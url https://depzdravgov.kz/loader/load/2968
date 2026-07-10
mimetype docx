--- v0 (2025-10-09)
+++ v1 (2026-07-10)
@@ -1,13640 +1,14339 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>О государственно-частном партнерстве</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мемлекеттік-жекешелік әріптестік туралы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...9 lines deleted...]
-        <w:t>Закон Республики Казахстан от 31 октября 2015 года № 379-V ЗРК</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының Заңы 2015 жылғы 31 қазандағы № 379-V ҚРЗ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...11 lines deleted...]
-        <w:t>      Настоящий Закон определяет правовые условия государственно-частного партнерства, его способы осуществления и регулирует общественные отношения, возникающие в процессе подготовки и реализации проекта государственно-частного партнерства, заключения, исполнения и прекращения договора государственно-частного партнерства.</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Осы Заң мемлекеттік-жекешелік әріптестіктің құқықтық жағдайларын, оның жүзеге асырылу тәсілдерін айқындайды және мемлекеттік-жекешелік әріптестік жобасын дайындау мен іске асыру, мемлекеттік-жекешелік әріптестік шартын жасасу, орындау және тоқтату процесінде туындайтын қоғамдық қатынастарды реттейді.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>Глава 1. ОБЩИЕ ПОЛОЖЕНИЯ</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1-тарау. ЖАЛПЫ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...22 lines deleted...]
-        <w:t>в настоящем Законе</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1-бап. Осы Заңда пайдаланылатын негізгі ұғымдар</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...40 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="z62"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Осы Заңда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      1) әлеуетті жекеше әріптес – жекеше әріптесті айқындау жөніндегі конкурсқа не тікелей келіссөздерге қатысуға үміткер жекеше әріптес;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="z63"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) жекеше әріптес – осы Заңға сәйкес мемлекеттік әріптестер ретінде әрекет ететін тұлғаларды қоспағанда, мемлекеттік-жекешелік әріптестік шартын жасасқан дара кәсіпкер, жай серіктестік, консорциу</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="009C6A68">
-[...18 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="z63"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>м немесе заңды тұлға;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="z64"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="009C6A68">
-[...37 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="z64"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) конкурсты не тікелей келіссөздерді ұйымдастырушы – осы Заңда белгіленген құзыретіне сәйкес конкурсты не тікелей келіссөздерді ұйымдастырушы орталық мемлекеттік орган не облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары болғанда мемлекеттік қолдау шараларын ұсыну және (немесе) мемлекеттік бюджеттен төлемдерді жүзеге асыру көзделетін жағдайларды қоспағанда, жекеше әріптесті айқындау жөніндегі конкурсты не тікелей келіссөздерді ұйымдастыруды және өткізуді жүзеге асыратын мемлекеттік әріптес;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="z65"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="009C6A68">
-[...37 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="z65"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) қолжетімділік үшін төлемақы – мемлекеттік-жекешелік әріптестік объектісінің пайдаланылу және сапалық сипаттамаларын, сондай-ақ мемлекеттік-жекешелік әріптестік объектісінің жеке-дара техникалық-экономикалық өлшемдерін негізге ала отырып, көрсетілген объектінің тұтынушыларға қолжетімділігін қамтамасыз ету үшін мемлекеттік-жекешелік әріптестік шартына сәйкес бюджет қаражаты есебінен жүзеге асырылатын ақшалай төлем;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="z66"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="009C6A68">
-[...48 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="z66"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) мемлекеттік әріптес – мемлекеттік-жекешелік әріптестік шартын жасасқан Қазақстан Республикасы, оның атынан әрекет ететін Қазақстан Республикасының Үкiметi немесе облыстың, республикалық маңызы бар қаланың және астананың жергiлiктi атқарушы органы, сондай-ақ олар уәкілеттік берген өзге де мемлекеттік органдар мен дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан көп пайызы мемлекетке тікелей немесе жанама түрде тиесілі квазимемлекеттік сектор субъектілері;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="z67"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="009C6A68">
-[...17 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="z67"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6) мемлекеттік-жекешелік әріптестік – мемлекеттік әріптес пен жекеше әріптес арасындағы осы Заңда айқындалған белгілерге сәйкес келетін ынтымақтастық нысаны;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="z68"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="009C6A68">
-[...23 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) мемлекеттік-жекешелік әріптестік жобаларын консультациялық қолдау – Қазақстан Республикасының Үкiметi немесе облыстардың, республикалық маңызы бар қалалардың және астананың жергiлiктi атқарушы органдары айқындайтын заңды тұлғалар мемлекеттік-жекешелік әріптестік жобаларын қолдау бойынша көрсететiн, мемлекеттік-жекешелік әріптестік жобасының тұжырымдамасын, мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының жобасын әзiрлеудi, оның ішінде мемлекеттік-жекешелік әріптестік субъектілері арасындағы келiссөз процесінде консультациялық қызметтер көрсетудi қамтитын </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>проекта </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+        <w:t>көрсетілетін қызметтер;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="z69"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      8) мемлекеттік-жекешелік әріптестік жобасы – осы Заңға және Қазақстан Республикасының бюджет </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:anchor="z2267" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>договора</w:t>
+          <w:t>заңнамасына</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...40 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес шектеулі уақыт кезеңі iшiнде iске асырылатын және аяқталған сипатқа ие, мемлекеттік-жекешелік әріптестікті жүзеге асыру жөнiндегi реттілікпен болатын iс-шаралар жиынтығы;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="z70"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      9) мемлекеттік-жекешелік әріптестік жобасы бойынша инвестициялық шығындардың өтемақысы – мемлекеттік-жекешелік әріптестік шартына сәйкес инвестициялық шығындардың белгілі бір көлемін өтеуге бағытталған, бюджет қаражаты есебінен төленетін ақшалай төлемдер;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="z71"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      10) мемлекеттік-жекешелік әріптестік жобасы бойынша операциялық шығындардың өтемақысы – мемлекеттік-жекешелік әріптестік шартына сәйкес мемлекеттік-жекешелік әріптестік объектісін пайдалануға байланысты жекеше әріптестің шығыстарын өтеуге бағытталған, бюджет қаражаты есебінен төленетін ақшалай төлемдер;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="z72"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      11) мемлекеттік-жекешелік әріптестік жобасының тұжырымдамасы – мемлекеттік-жекешелік әріптестік жобасы қызметінің мақсаттарын, міндеттерін, негізгі бағыттарын, шығындарды өтеу және кірістер алу көздерін, мемлекеттік-жекешелік әріптестік жобасын іске асырудан пайда алушыларды, мемлекеттік қолдау шараларын сипаттау, оның ішінде мемлекеттік-жекешелік әріптестік объектісін сипаттау көзделетін құжат;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="z73"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      12) мемлекеттік-жекешелік әріптестік компаниясы – айрықша мақсаты мемлекеттік-жекешелік әріптестік жобасын іске асыру болып табылатын, мемлекеттік әріптес пен жекеше әріптес бірлесіп құрған заңды тұлға не бірден бір қатысушылары мемлекеттік әріптес және (немесе) жекеше әріптес болып табылатын жұмыс істеп тұрған заңды тұлға;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="z74"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      13) мемлекеттік-жекешелік әріптестік объектілері – жобалануы, салынуы, құрылуы, реконструкциялануы, жаңғыртылуы және пайдаланылуы мемлекеттік-жекешелік әріптестік жобасын іске асыру шеңберінде жүзеге асырылатын мүлік, мүліктік кешендер. Мемлекеттік-жекешелік әріптестік объектілеріне мемлекеттік-жекешелік әріптестік жобасын іске асыру барысында ендірілуге жататын жұмыстар (көрсетілетін қызметтер) мен инновациялар да жатады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="z75"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      14) мемлекеттік-жекешелік әріптестік субъектілері – мемлекеттік әріптес пен жекеше әріптес, сондай-ақ осы Заңда көзделген мемлекеттік-жекешелік әріптестік жобасын іске асыруға қатысатын өзге де тұлғалар;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="z76"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      15) Мемлекеттік-жекешелік әріптестікті дамыту орталығы – мемлекеттік-жекешелік әріптестік саласындағы қызметті жүзеге асыру үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="z77"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      16) мемлекеттік-жекешелік әріптестік шарты – мемлекеттік-жекешелік әріптестік жобасын іске асыру шеңберінде мемлекеттік-жекешелік әріптестік шарты тараптарының құқықтары, мiндеттерi және жауапкершiлiгi, мемлекеттік-жекешелік әріптестік шартының өзге де талаптары айқындалатын жазбаша келiсiм;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="z78"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      17) оператор – қажет болған кезде мемлекеттік әріптеспен келісу бойынша жекеше әріптес айқындаған, мемлекеттік-жекешелік әріптестік шартының тарапы болып табылмайтын, мемлекеттік-жекешелік әріптестік шартын орындаумен байланысты қызметті жүзеге асыратын заңды тұлға;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="z79"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      18) өмірлік цикл келісімшарты – мемлекеттік-жекешелік әріптестік шартының бүкіл қолданылу мерзімі ішінде мемлекеттік-жекешелік әріптестік объектісін жобалау, салу, құру, реконструкциялау, жаңғырту және пайдалану (жөндеу мен күтіп-ұстауды қоса алғанда), өндірілген тауарларды, жұмыстар мен көрсетілетін қызметтерді өткізу жөніндегі жұмыстардың толық циклі, сондай-ақ мемлекеттік-жекешелік әріптестік объектісінің белгіленген техникалық-пайдалану көрсеткіштеріне сәйкестігін қамтамасыз ету жөніндегі міндеттемелер көзделетін мемлекеттік-жекешелік әріптестік шарты;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="z80"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      19) сала операторы – жүйелі оператор, жер қойнауын пайдалану жөніндегі </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:anchor="z7" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>законодательству</w:t>
+          <w:t>ұлттық компания</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...191 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:anchor="z747" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>юридическое лицо</w:t>
+          <w:t>Ұлттық инфрақұрылым операторы</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...29 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:anchor="z2" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>договор</w:t>
+          <w:t>Ұлттық теміржол компаниясы</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...91 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:anchor="z3" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>национальная компания</w:t>
+          <w:t>Ұлттық жүк тасымалдаушы</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:anchor="z3" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Национальный оператор</w:t>
+          <w:t>Ұлттық жолаушылар тасымалдаушы</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Автомобиль жолдарын басқару </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>жөніндегі </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:anchor="z0" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Национальная</w:t>
+          <w:t>ұлттық оператор</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, Қазақстан Республикасының заңдарына сәйкес экономиканың белгілі бір саласында (аясында) ұлттық оператордың не оператордың функцияларын орындайтын өзге де заңды тұлғалар;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="z81"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      20) сервистік келісімшарт – мемлекеттік-жекешелік әріптестік объектісіне қызмет көрсету жөнінде қызметтер көрсету көзделетін мемлекеттік-жекешелік әріптестік шарты;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="z82"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      21) тікелей келісім – ерекше маңызды мемлекеттік-жекешелік әріптестік жобасын іске асыру үшін мемлекеттік әріптес, жекеше әріптес пен жекеше әріптестің кредиторы арасында жасалатын жазбаша келісім.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2-бап. Қазақстан Республикасының мемлекеттік-жекешелік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әріптестік саласындағы заңнамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Қазақстан Республикасының мемлекеттік-жекешелік әріптестік саласындағы заңнамасы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:anchor="z9" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Национальный перевозчик</w:t>
+          <w:t>Конституциясына</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізделеді және Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:anchor="z153" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Национальный перевозчик</w:t>
+          <w:t>Азаматтық кодексінен</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, осы Заңнан және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінен тұрады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="z84"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Егер Қазақстан Республикасы ратификациялаған халықаралық шартта осы Заңдағыдан өзгеше қағидалар белгiленсе, онда халықаралық шарттың қағидалары қолданылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="z85"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Экономиканың жекелеген салаларында (аясында) мемлекеттік-жекешелік әріптестікті құқықтық реттеудің ерекшеліктері </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:anchor="z294" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Национальный оператор</w:t>
+          <w:t>Қазақстан</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...132 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:anchor="z127" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Конституции</w:t>
+          <w:t>Республикасының</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:anchor="z67" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Гражданского кодекса</w:t>
+          <w:t>заңдарында</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...49 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:anchor="z12" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>устанавливаются</w:t>
+          <w:t>белгіленеді</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="z86"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4. Жекеше әріптесті айқындау, мемлекеттік-жекешелік әріптестік шартын жасасу, орындау және тоқтату, сондай-ақ тауарлардың, жұмыстар мен көрсетілетін қызметтердің белгілі бір көлемін мемлекеттің тұтыну рәсімдері «Мемлекеттік сатып алу туралы» Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:anchor="z53" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>законами</w:t>
+          <w:t>Заңының</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормалары қолданылмастан, осы Заңға және мемлекеттік-жекешелік әріптестіктің жекелеген түрлерін регламенттейтін өзге де нормативтік құқықтық актілерге сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="z87"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5. Мемлекеттік-жекешелік әріптестікке салық салу Қазақстан Республикасының салық </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:anchor="z57" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Республики</w:t>
+          <w:t>заңнамасының</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ережелеріне сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="z88"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6. Жер қойнауын пайдалану саласындағы мемлекеттік-жекешелік әріптестік жобаларын іске асыруға байланысты қатынастар осы Заңмен және «Жер қойнауы және жер қойнауын пайдалану туралы» Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:anchor="z539" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Казахстан</w:t>
+          <w:t>Заңымен</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...29 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3-бап. Мемлекеттік-жекешелік әріптестіктің негізгі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>міндеттері мен қағидаттары</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекеттік-жекешелік әріптестіктің негізгі міндеттері:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="z90"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) Қазақстан Республикасының орнықты әлеуметтік-экономикалық дамуын қамтамасыз ету мақсатында мемлекеттік әріптес пен жекеше әріптестің тиімді өзара іс-қимылы үшін жағдайлар жасау;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="z91"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) инфрақұрылымды және халықтың тіршілігін қамтамасыз ету жүйелерін дамыту үшін мемлекеттік әріптес пен жекеше әріптестің ресурстарын біріктіру арқылы мемлекет экономикасына инвестициялар тарту;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="28" w:name="z92"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) халықтың, сондай-ақ өзге де мүдделі тұлғалардың мүдделері мен қажеттіліктерін ескере отырып, тауарлардың, жұмыстар мен көрсетілетін қызметтердің қолжетімділігі деңгейін және сапасын арттыру;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="z93"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) Қазақстан Республикасындағы жалпы инновациялық белсенділікті арттыру, оның ішінде жоғары технологиялық және ғылымды қажетсінетін өндірістерді дамытуға жәрдемдесу болып табылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="z94"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Мемлекеттік-жекешелік әріптестіктің қағидаттары:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="31" w:name="z95"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) реттілік қағидаты – мемлекеттік-жекешелік әріптестік субъектілері арасындағы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>өзара қарым-қатынастарды кезең-кезеңмен орнату;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="z96"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) конкурстық қағидаты – осы Заңда белгіленген жағдайларды қоспағанда, жекеше әріптесті конкурстық негізде айқындау;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="z97"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) теңгерiмдiлiк қағидаты – мемлекеттік-жекешелік әріптестік жобасын іске асыру процесінде мемлекеттiк әрiптес пен жекеше әріптес арасында мiндеттердi, кепiлдiктерді, тәуекелдер мен кірістерді өзара тиiмдi бөлу;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="z98"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) нәтижелiлiк қағидаты – мемлекеттiк-жекешелiк әрiптестiктiң нәтижелерiне қол жеткiзудi бағалауға мүмкiндiк беретiн өлшемшарттар мен көрсеткiштердi белгiлеу болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4-бап. Мемлекеттік-жекешелік әріптестік белгілері</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Мемлекеттік-жекешелік әріптестіктің айрықша белгілеріне мыналар:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      1) мемлекеттік-жекешелік әріптестік шартын жасасу арқылы мемлекеттік әріптес пен жекеше әріптестің қатынастарын орнату;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="z100"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) мемлекеттік-жекешелік әріптестік жобасын іске асырудың орта мерзімді немесе ұзақ мерзімді кезеңі (мемлекеттік-жекешелік әріптестік жобасының ерекшеліктеріне қарай үш жылдан отыз жылға дейін);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="z101"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) мемлекеттік әріптес пен жекеше әріптестің мемлекеттік-жекешелік әріптестік жобасын іске асыруға бірлесіп қатысуы;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="37" w:name="z102"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) мемлекеттік-жекешелік әріптестік жобасын іске асыру үшін мемлекеттік әріптес пен жекеше әріптестің ресурстарын біріктіру жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5-бап. Мемлекеттік-жекешелік әріптестік шартының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тараптары</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекеттік әріптес пен жекеше әріптес мемлекеттік-жекешелік әріптестік шартының тараптары болып табылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Мемлекеттік-жекешелік әріптестік шартында бірнеше мемлекеттік әріптес пен жекеше әріптес тараптар бола алады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="38" w:name="z104"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Мемлекеттік-жекешелік әріптестік шартының тараптары мыналар да бола алады:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="39" w:name="z105"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) мемлекеттік-жекешелік әріптестік жобасын қаржыландыруды ұсынатын қаржылық және өзге де ұйымдар;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="40" w:name="z106"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) сала операторлары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6-бап. Мемлекеттік-жекешелік әріптестіктің қолданылу аясы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Мемлекеттік-жекешелік әріптестік экономиканың барлық салаларында (аясында) жүзеге асырылады. Бұл ретте тізбесін Қазақстан Республикасының Президенті айқындайтын объектілер мемлекеттік-жекешелік әріптестікті іске асыру үшін берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7-бап. Мемлекеттік-жекешелік әріптестікті жүзеге асыру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тәсілдері</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекеттік-жекешелік әріптестік жүзеге асырылу тәсілі бойынша институционалдық және келісімшарттық болып бөлінеді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="41" w:name="z108"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Институционалдық мемлекеттiк-жекешелiк әрiптестiкті мемлекеттiк-жекешелiк әрiптестiк шартына сәйкес мемлекеттiк-жекешелiк әрiптестiк компаниясы iске асырады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="42" w:name="z109"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Өзге жағдайларда мемлекеттiк-жекешелiк әрiптестiк келісімшарттық мемлекеттiк-жекешелiк әрiптестiк тәсілі бойынша жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Келісімшарттық мемлекеттiк-жекешелiк әрiптестiк мемлекеттiк-жекешелiк әрiптестiк шартын, оның ішінде мынадай түрлерін:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="43" w:name="z110"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      1) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:anchor="z22" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Закона</w:t>
+          <w:t>концессия</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...29 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="44" w:name="z111"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) мемлекеттік мүлікті </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:anchor="z632" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>законодательства</w:t>
+          <w:t>сенімгерлік басқару</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...29 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="45" w:name="z112"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) мемлекеттік мүлікті </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:anchor="z621" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Законом</w:t>
+          <w:t>мүліктік жалдау</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...539 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (жалға алу);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="46" w:name="z113"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:anchor="z18" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>определяется</w:t>
+          <w:t>лизинг</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...181 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="47" w:name="z114"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) технологиялар әзірлеуге, тәжірибелік үлгі дайындауға, тәжірибелік-өнеркәсіптік сынауға және аз сериялы өндіріске жасалатын шарттар;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="48" w:name="z115"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6) өмірлік цикл </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:anchor="z2481" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>концессии</w:t>
+          <w:t>келісімшарты</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6A68">
-[...10 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="49" w:name="z116"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      7) сервистік келісімшарт;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="50" w:name="z117"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      8) мемлекеттік-жекешелік әріптестіктің белгілеріне сәйкес келетін өзге де шарттар жасасу арқылы іске асырылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Келісімшарттық мемлекеттік-жекешелік әріптестіктің жекелеген түрлерін іске асыру кезінде осы Заңмен реттелмеген бөлігінде Қазақстан Республикасының тиісті заңдарының ережелері, оның ішінде «Концессиялар туралы» Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:anchor="z16" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>доверительного управления</w:t>
+          <w:t>Заңында</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...19 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген ерекшеліктер қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>8-бап. Мемлекеттік-жекешелік әріптестіктің республикалық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және жергілікті жобалары</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекеттік-жекешелік әріптестік жобалары республикалық және жергілікті болып бөлінеді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="51" w:name="z119"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Мыналар:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="52" w:name="z120"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) меншiк түрi бойынша мемлекеттік-жекешелік әріптестік жобаларын іске асыру нәтижесiнде алынған мүлiкке туындайтын меншiк (республикалық немесе коммуналдық) құқығына қарай республикалық немесе жергiлiктi ретiнде;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="53" w:name="z121"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) пайда алушылар бойынша, егер пайда алушылар екi және одан көп облыстың, республикалық маңызы бар қалалардың және астананың субъектiлерi болып табылса – республикалық ретінде және егер пайда алушылар бiр облыстың, республикалық маңызы бар қаланың және астананың субъектiлерi болып табылса, жергiлiктi ретiнде мемлекеттік-жекешелік әріптестіктің республикалық және жергiлiктi жобаларын айқындау өлшемшарттары болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>9-бап. Мемлекеттік-жекешелік әріптестік жобасын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қаржыландыру, мемлекеттік-жекешелік әріптестік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>субъектілерінің шығындарын өтеу және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеттік-жекешелік әріптестік субъектілерінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кіріс алу көздері</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекеттік-жекешелік әріптестік жобасын қаржыландыру:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="54" w:name="z123"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) жекеше әріптестің меншікті қаражаты;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="55" w:name="z124"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:anchor="z344" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>имущественного найма</w:t>
+          <w:t>заңнамасында</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...19 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен қарызға алынған қаражат;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="56" w:name="z125"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) мемлекеттік бюджет қаражаты;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="57" w:name="z126"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) квазимемлекеттік сектор субъектілерінің қаражаты;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="58" w:name="z127"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де қаражат есебінен жүзеге асырылуы мүмкін.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="59" w:name="z128"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Мемлекеттік-жекешелік әріптестік субъектілерінің шығындарын өтеу және мемлекеттік-жекешелік әріптестік субъектілерінің кіріс алу көздері мыналар болып табылады:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="60" w:name="z129"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) мемлекеттік-жекешелік әріптестік объектісін пайдалану процесінде тауарларды, жұмыстар мен көрсетілетін қызметтерді өткізу;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="61" w:name="z130"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:anchor="z1725" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>лизинга</w:t>
+          <w:t>заңнамасында</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...29 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген жағдайларда мемлекеттен берілетін субсидиялар;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="62" w:name="z131"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      3) мемлекеттік-жекешелік әріптестік жобасы бойынша инвестициялық шығындардың өтемақысы;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="63" w:name="z132"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) мемлекеттік-жекешелік әріптестік жобасы бойынша операциялық шығындардың өтемақысы;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="64" w:name="z133"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) мемлекеттік меншіктегі мемлекеттік-жекешелік әріптестік объектісін басқаруды жүзеге асырғаны үшін сыйақы, сондай-ақ мемлекеттік-жекешелік әріптестік объектісін пайдаланғаны үшін жалдау төлемақысы;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="65" w:name="z134"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6) қолжетімділік үшін төлемақы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="66" w:name="z135"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Жобалық қаржыландыруды пайдалана отырып, мемлекеттік-жекешелік әріптестік жобасын қаржыландыру осы Заңның ережелері ескеріле отырып, Қазақстан Республикасының жобалық қаржыландыру және секьюритилендіру туралы </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:anchor="z225" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>контракта</w:t>
+          <w:t>заңнамасына</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...40 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="67" w:name="z136"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4. Мемлекеттік-жекешелік әріптестік субъектілеріне шығындарды өтеу тәртібі Қазақстан Республикасының бюджет </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:anchor="z1725" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Законом</w:t>
+          <w:t>заңнамасында</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан «О концессиях».</w:t>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>10-бап. Мемлекеттік-жекешелік әріптестік жобасын іске</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>государственно-частного партнерства</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>асыру</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...220 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекеттік-жекешелік әріптестік жобасын іске асыру мынадай реттіліктегі сатыларды қамтиды:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="68" w:name="z138"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) мемлекеттік-жекешелік әріптестік субъектілерінің мемлекеттік-жекешелік әріптестік жобасының тұжырымдамасын әзірлеуі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="69" w:name="z139"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) осы Заңның </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:anchor="z31" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>законодательством</w:t>
+          <w:t>31-бабына</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...119 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жекеше әріптесті айқындау;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="70" w:name="z140"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) мемлекеттік-жекешелік әріптестік шартын жасасу;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="71" w:name="z141"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) тараптардың мемлекеттік-жекешелік әріптестік шартының талаптарын орындауы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="72" w:name="z142"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Мемлекеттік-жекешелік әріптестік жобасы мемлекеттік-жекешелік әріптестік шартының тараптары өздеріне алған барлық міндеттемелерді орындағаннан кейін аяқталды деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>11-бап. Мемлекеттік-жекешелік әріптестік жобасының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>операторы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Жекеше әріптес қажет болған кезде мемлекеттік әріптеспен келісу бойынша мемлекеттік-жекешелік әріптестік жобасының бір немесе бірнеше операторын айқындауға құқылы, олар туралы мәліметтер мемлекеттік-жекешелік әріптестік шартына енгізіледі.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="73" w:name="z144"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Институционалдық мемлекеттік-жекешелік әріптестікті іске асыру кезінде мемлекеттік-жекешелік әріптестік жобасының операторын мемлекеттік-жекешелік әріптестік компаниясы айқындайды.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="74" w:name="z145"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Жекеше әріптес мемлекеттік әріптес алдында мемлекеттік-жекешелік әріптестік жобасы операторының әрекеттері үшін заңдарда көзделген жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>12-бап. Мемлекеттік-жекешелік әріптестік объектісінің және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеттік-жекешелік әріптестік жобасын іске</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>асыру үшін қажетті өзге де мүліктің құқықтық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>режимі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Егер осы Заңда өзгеше көзделмесе, мемлекеттік-жекешелік әріптестік шарты тараптарының мемлекеттік-жекешелік әріптестік объектісін және (немесе) мемлекеттік-жекешелік әріптестік жобасын іске асыру үшін қажетті өзге де мүлікті пайдалануы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:anchor="z606" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>законодательством</w:t>
+          <w:t>заңнамасына</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...70 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және мемлекеттік-жекешелік әріптестік шартына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="75" w:name="z147"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Мемлекеттік-жекешелік әріптестік шартының тарапы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>заңнамасында және (немесе) мемлекеттік-жекешелік әріптестік шартында белгіленген тәртіппен екінші тараптың келісімімен мемлекеттік-жекешелік әріптестік объектісін және (немесе) мемлекеттік-жекешелік әріптестік жобасын іске асыру үшін қажетті өзге де мүлікті үшінші тұлғаларға мемлекеттік-жекешелік әріптестік шарты бойынша беруші тараптың міндеттемелерін үшінші тұлғалар сақтаған жағдайда беруге құқылы. Бұл ретте мемлекеттік-жекешелік әріптестік шартының беруші тарапы үшінші тұлғалардың әрекеттері үшін заңда белгіленген жауаптылықта болады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="76" w:name="z148"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Мемлекеттік-жекешелік әріптестік шарты бойынша мемлекеттік әріптес жекеше әріптеске берген мемлекеттік-жекешелік әріптестік объектісі және (немесе) мемлекеттік-жекешелік әріптестік жобасын іске асыру үшін қажетті өзге де мүлік жекеше әріптестің балансына берілуге жататын жағдайларда, олар жекеше әріптестің мүлкінен оқшауландырылады және мемлекеттік-жекешелік әріптестік шарты бойынша міндеттемелердің орындалуына байланысты жүзеге асырылатын жеке есепте көрсетіледі.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Мемлекеттік-жекешелік әріптестік шарты бойынша бухгалтерлік есеп жүргізу және қаржылық есептілік жасау Қазақстан Республикасының бюджет </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:anchor="z2267" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>законодательством</w:t>
+          <w:t>заңнамасына</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...49 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасының бухгалтерлік есеп және қаржылық есептілік туралы </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:anchor="z41" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>законодательством</w:t>
+          <w:t>заңнамасына</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="77" w:name="z149"/>
+      <w:bookmarkEnd w:id="77"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4. Егер мемлекеттік-жекешелік әріптестік объектісі бойынша инвестициялық шығындарды өтеу жүзеге асырылатын жағдайда, онда мемлекеттік-жекешелік әріптестік объектісі мемлекеттік меншікке берілуге жатады. Бұл ретте мұндай мемлекеттік-жекешелік әріптестік объектісін кепілге беруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>13-бап. Мемлекеттік-жекешелік әріптестік объектісін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>партнерства</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>пайдаланудың негізгі ережелері мен қағидаттары</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...32 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекеттік-жекешелік әріптестік субъектілері мемлекеттік-жекешелік әріптестік жобасына қайшы келмейтін көлемде мемлекеттік-жекешелік әріптестік объектісін пайдаланудың мынадай қағидаттарын сақтауға міндетті:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="78" w:name="z151"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) тауарларды ұсыну, жұмыстарды орындау және қызметтерді көрсету өлшемдерін осы тауарларға, жұмыстар мен көрсетілетін қызметтерге сұранысты қанағаттандыру мақсатында бейімдеу;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="79" w:name="z152"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) тауарларды ұсынудың, жұмыстарды орындаудың және қызметтерді көрсетудің үздіксіздігін қамтамасыз ету.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="80" w:name="z153"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Жекеше әріптес мемлекеттік әріптеспен келісу бойынша мемлекеттік-жекешелік әріптестік объектісін пайдалану тәртібін белгілейді және оның сақталуын қамтамасыз етеді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="81" w:name="z154"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Жекеше әріптес Қазақстан Республикасының заңнамасында көзделген жағдайлардан басқа кезде, қызметтер көрсетуге қатысты бір тұлғаға басқалар алдында артықшылық жасауға құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>14-бап. Мемлекеттік әріптес пен жекеше әріптес арасында</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тәуекелдерді бөлу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекеттік-жекешелік әріптестіктің түрлі кезеңдерінде туындайтын тәуекелдер тізбесін мемлекеттік жоспарлау жөніндегі орталық уәкілетті орган айқындайды.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="82" w:name="z156"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Мемлекеттік әріптес пен жекеше әріптес арасында тәуекелдерді бөлу, сондай-ақ олардың туындау ықтималдығын азайту және орын алған тәуекелдердің салдарларын жою жөніндегі қажетті шаралар мемлекеттік-жекешелік әріптестік шартында бекітіледі.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="83" w:name="z157"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Мемлекеттік-жекешелік әріптестік шартында мемлекеттік әріптес пен жекеше әріптес арасында тәуекелдерді бөлу тәуекелдерді барынша аз шығынмен озық түрде басқара алатын тарапқа оларды жүктеген жағдайда мемлекеттік-жекешелік әріптестік жобасының ерекшеліктері ескеріле отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>15-бап. Мемлекеттік-жекешелік әріптестік жобаларының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Іске асырылуы жоспарланатын мемлекеттік-жекешелік әріптестік жобаларының тізбесін мемлекеттік жоспарлау жөніндегі орталық уәкілетті орган не облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары қалыптастырады және мемлекеттік жоспарлау жөніндегі орталық уәкілетті орган айқындайтын тәртіппен бекітіледі.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="84" w:name="z159"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Іске асырылуы жоспарланатын мемлекеттік-жекешелік әріптестік жобаларының тізбесі Мемлекеттік-жекешелік әріптестікті дамыту орталығының интернет-ресурсында орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2-тарау. МЕМЛЕКЕТТІК-ЖЕКЕШЕЛІК ӘРІПТЕСТІК СУБЪЕКТІЛЕРІНІҢ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>ҚҰҚЫҚТАРЫ МЕН МІНДЕТТЕРІ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>16-бап. Жекеше әріптестің құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Жекеше әріптес:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="85" w:name="z161"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) мемлекеттік-жекешелік әріптестік шартының талаптарын өзгерту туралы ұсыныстар енгізуге;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="86" w:name="z162"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) мемлекеттік-жекешелік әріптестік шарты мерзімінен бұрын бұзылған кезде мемлекеттік-жекешелік әріптестік шартында белгіленген жағдайларда және тәртіппен төлемдер мен өтемақыларды талап етуге;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="87" w:name="z163"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) мемлекеттік-жекешелік әріптестік жобасында өз қызметінен алынған таза кірісті Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:anchor="z59" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>статьей 31</w:t>
+          <w:t>заңнамасына</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...46 lines deleted...]
-        <w:t>      2. Проект государственно-частного партнерства считается завершенным после выполнения сторонами договора государственно-частного партнерства всех взятых на себя обязательств.</w:t>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес салықтарды және бюджетке төленетін басқа да міндетті төлемдерді төлегеннен кейін қалауы бойынша пайдалануға;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="88" w:name="z164"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) мемлекеттік-жекешелік әріптестік объектісіне қатысты құқықтарды мемлекеттік-жекешелік әріптестік шартында көзделген талаптарда жүзеге асыруға;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="89" w:name="z165"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) Қазақстан Республикасының заңдарына және мемлекеттік-жекешелік әріптестік шартына сәйкес өзге де құқықтарды жүзеге асыруға құқылы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="90" w:name="z166"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Жекеше әріптес:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="91" w:name="z167"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) мемлекеттік-жекешелік әріптестік объектілерінің бейінін сақтауға, сондай-ақ мемлекеттік-жекешелік әріптестік шартының талаптарына сәйкес мемлекеттік-жекешелік әріптестік объектісін тиісті техникалық жай-күйде мемлекеттік әріптеске беруді қамтамасыз етуге;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="92" w:name="z168"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) жасалған мемлекеттік-жекешелік әріптестік шарты шеңберінде тауарлардың, жұмыстар мен көрсетілетін қызметтердің сапасы мен қолжетімділігін қамтамасыз етуге;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="93" w:name="z169"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) мемлекеттік-жекешелік әріптестік жобасын іске асыру үшін бөлінген қаражаттың нысаналы пайдаланылуын қамтамасыз етуге;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="94" w:name="z170"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) Қазақстан Республикасының заңдарында және мемлекеттік-жекешелік әріптестік шартында белгіленген өзге де талаптар мен шарттарды сақтауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>17-бап. Мемлекеттік әріптестің құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекеттік әріптес:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="95" w:name="z172"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) жекеше әріптеспен және мемлекеттік-жекешелік әріптестік шартының өзге де тараптарымен оның талаптары туралы келіссөздер жүргізуге;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="96" w:name="z173"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) өзі конкурсты не тікелей келіссөздерді ұйымдастырушы болған кезде мемлекеттік-жекешелік әріптестік компаниясының басқару органдарына қатысуға;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="97" w:name="z174"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) мемлекеттік-жекешелік әріптестік шарты шеңберінде жекеше әріптестің қаржылық-шаруашылық қызметін тексеруді, оның ішінде аудиторлық ұйымды тарту арқылы жүзеге </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>асыруға;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="98" w:name="z175"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) мемлекеттік-жекешелік әріптестік жобасы шеңберінде мемлекеттік-жекешелік әріптестік объектісіне, сондай-ақ қызметті жүзеге асыруға қатысты құжаттамаға кедергісіз қол жеткізуге;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="99" w:name="z176"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) Қазақстан Республикасы заңнамасының және мемлекеттік-жекешелік әріптестік шарты талаптарының сақталуын бақылауды жүзеге асыру шеңберінде жол берілген бұзушылықтарды жоюды талап етуге;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="100" w:name="z177"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6) мемлекеттік-жекешелік әріптестік объектісі бойынша жекеше әріптестің кінәсінен туындаған залалды өтеуді талап етуге;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="101" w:name="z178"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      7) мемлекеттік-жекешелік әріптестік шартының талаптарын жекеше әріптес не мемлекеттік-жекешелік әріптестік шартының өзге де тарапы бұзған жағдайда оны бұзуды талап етуге;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="102" w:name="z179"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      8) Қазақстан Республикасының заңдарына және мемлекеттік-жекешелік әріптестік шартына сәйкес өзге де құқықтарды жүзеге асыруға құқылы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="103" w:name="z180"/>
+      <w:bookmarkEnd w:id="103"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Мемлекеттік әріптес:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="104" w:name="z181"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) мемлекеттік-жекешелік әріптестік шартында көзделген жағдайларда және мерзімдерде мемлекеттік-жекешелік әріптестік объектісіне құқықтарды жекеше әріптеске беруге;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="105" w:name="z182"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) Қазақстан Республикасының заңдарында және мемлекеттік-жекешелік әріптестік шартында белгіленген өзге де талаптар мен шарттарды сақтауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...83 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>18-бап. Мемлекеттік-жекешелік әріптестік жобасын іске</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>асыруға қатысатын өзге де тұлғалардың құқықтары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекеттік-жекешелік әріптестік жобасын қаржыландыруға мүдделі қаржылық және өзге де ұйымдар мемлекеттік-жекешелік әріптестік жобасының тұжырымдамасын, мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының жобасын әзірлеуге және талқылауға қатысуға, оның ішінде мемлекеттік-жекешелік әріптестік жобасын қаржыландыру, мемлекеттік-жекешелік әріптестік шарты бұзылған жағдайларда тартылатын қарыздар, көзделетін төлемдер бойынша міндеттемелердің орындалуын қамтамасыз ету схемасы және мемлекеттік-жекешелік әріптестік жобасын қаржыландыруға байланысты өзге де мәселелер бойынша ұсыныстар енгізуге құқылы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="106" w:name="z184"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Мемлекеттік-жекешелік әріптестік жобасын іске асыруға қатысатын өзге де тұлғалардың Қазақстан Республикасының заңдарында және мемлекеттік-жекешелік әріптестік шартында көзделген құқықтары бар.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="107" w:name="z185"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Мемлекеттік-жекешелік әріптестік жобасын іске асыруға қатысатын өзге де тұлғалар Қазақстан Республикасының заңдарында және мемлекеттік-жекешелік әріптестік шартында белгіленген талаптар мен шарттарды сақтауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3-тарау. МЕМЛЕКЕТТІК-ЖЕКЕШЕЛІК ӘРІПТЕСТІК САЛАСЫНДАҒЫ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>МЕМЛЕКЕТТІК РЕТТЕУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>партнерства</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>19-бап. Қазақстан Республикасы Үкіметінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеттік-жекешелік әріптестік саласындағы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құзыреті</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Қазақстан Республикасының Үкіметі:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      1) мемлекеттік-жекешелік әріптестік саласындағы мемлекеттік саясаттың негізгі бағыттарын әзірлейді және оларды жүзеге асыруды ұйымдастырады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="108" w:name="z187"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) оларға қатысты жекеше әріптесті айқындау жөніндегі жабық конкурс өткізілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      1. Использование сторонами договора государственно-частного партнерства объекта государственно-частного партнерства и (или) иного имущества, </w:t>
-[...22 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+        <w:t>мемлекеттік-жекешелік әріптестік объектілерінің тізбесін бекітеді;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="109" w:name="z188"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) республикалық мемлекеттік-жекешелік әріптестік жобаларын қолдау жөніндегі заңды тұлғаны айқындайды;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="110" w:name="z189"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) ерекше маңызды мемлекеттік-жекешелік әріптестік жобаларының тізбесін бекітеді;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="111" w:name="z190"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:anchor="z0" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>законодательством</w:t>
+          <w:t>Конституцияда</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...79 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, Қазақстан Республикасының заңдарында және Қазақстан Республикасы Президентінің актілерінде өзіне жүктелген өзге де функцияларды орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>20-бап. Мемлекеттік жоспарлау жөніндегі орталық уәкілетті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>органның мемлекеттік-жекешелік әріптестік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>саласындағы құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Мемлекеттік жоспарлау жөніндегі </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:anchor="z38" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>законодательством</w:t>
+          <w:t>орталық уәкілетті орган</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="112" w:name="z191"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) өз құзыреті шегінде мемлекеттік-жекешелік әріптестік саласындағы мемлекеттік саясатты іске асырады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="113" w:name="z192"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) мемлекеттік-жекешелік әріптестік саласында салааралық үйлестіруді және әдіснамалық басшылық етуді жүзеге асырады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="114" w:name="z193"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) іске асырылуы жоспарланатын республикалық мемлекеттік-жекешелік әріптестік жобаларының тізбесін қалыптастырады және бекітеді;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="115" w:name="z194"/>
+      <w:bookmarkEnd w:id="115"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) республикалық мемлекеттік-жекешелік әріптестік жобалары бойынша мемлекеттік-жекешелік әріптестік жобасының тұжырымдамасын, мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасын және шарт жобасын, оның ішінде оларға тиісті өзгерістер және (немесе) толықтырулар енгізу кезінде келіседі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="116" w:name="z195"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) мемлекеттік-жекешелік әріптестіктің әртүрлі кезеңдерінде туындайтын тәуекелдердің болжамды тізбесін әзірлейді және бекітеді;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="117" w:name="z196"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6) мемлекеттік-жекешелік әріптестік жобаларын жоспарлау, жекеше әріптесті айқындау жөнінде конкурс және тікелей келіссөздер жүргізу, мемлекеттік-жекешелік әріптестік шарттарының мониторингін жүргізу, мемлекеттік-жекешелік әріптестік жобаларының іске асырылу мониторингін жүргізу және бағалау мәселелерін қамтитын мемлекеттік-жекешелік әріптестік жобаларын жоспарлау және іске асыру қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="118" w:name="z197"/>
+      <w:bookmarkEnd w:id="118"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      7) экономиканың жекелеген салаларында (аясында) мемлекеттік-жекешелік әріптестікті жүзеге асыру тәсілдері бойынша мемлекеттік-жекешелік әріптестік жобасының үлгілік конкурстық құжаттамасын және мемлекеттік-жекешелік әріптестіктің үлгілік шарттарын әзірлейді және бекітеді;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="119" w:name="z198"/>
+      <w:bookmarkEnd w:id="119"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      8) мемлекеттік-жекешелік әріптестік объектілерін мемлекеттік меншікке қабылдау қағидаларын әзірлейді және </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:anchor="z10" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>законодательством</w:t>
+          <w:t>бекітеді</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...26 lines deleted...]
-        <w:t>      4. В случае если по объекту государственно-частного партнерства осуществляется компенсация инвестиционных затрат, то объект государственно-частного партнерства подлежит передаче в государственную собственность. При этом передача в залог такого объекта государственно-частного партнерства не допускается.</w:t>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="120" w:name="z199"/>
+      <w:bookmarkEnd w:id="120"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      9) мемлекеттік-жекешелік әріптестік жобаларының іске асырылуын бағалау, мемлекеттік-жекешелік әріптестік жобасының тұжырымдамасына, мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасына, мемлекеттік-жекешелік әріптестік шартының жобасына сараптамалар жүргізу үшін, оның ішінде оларға тиісті өзгерістер және (немесе) толықтырулар енгізу кезінде Мемлекеттік-жекешелік әріптестікті дамыту орталығын тартады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="121" w:name="z200"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      10) соттардың заңды күшіне енген шешімдері негізінде қалыптастырылатын жосықсыз әлеуетті жекеше әріптестердің тізбесін жүргізеді және бұл тізбені өзінің интернет-ресурсында орналастырады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="122" w:name="z201"/>
+      <w:bookmarkEnd w:id="122"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      11) мемлекеттік-жекешелік әріптестік жобасын ерекше маңызды мемлекеттік-жекешелік әріптестік жобасына жатқызу өлшемшарттарын әзірлейді және бекітеді;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="123" w:name="z202"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      12) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...8 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>21-бап. Бюджетті атқару жөніндегі орталық уәкілетті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...103 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>органның мемлекеттік-жекешелік әріптестік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...22 lines deleted...]
-        <w:t>партнером и частным партнером</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>саласындағы құзыреті</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...134 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Бюджетті атқару жөніндегі </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:anchor="z20" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>определяемом</w:t>
+          <w:t>орталық уәкілетті орган</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...177 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="124" w:name="z203"/>
+      <w:bookmarkEnd w:id="124"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) өз құзыреті шегінде мемлекеттік-жекешелік әріптестік саласындағы мемлекеттік саясатты іске асырады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="125" w:name="z204"/>
+      <w:bookmarkEnd w:id="125"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) іске асырылуы жоспарланатын республикалық мемлекеттік-жекешелік әріптестік жобаларының тізбесін келіседі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="126" w:name="z205"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) республикалық мемлекеттік-жекешелік әріптестік жобалары бойынша мемлекеттік-жекешелік әріптестік шартының конкурстық құжаттамасын және мемлекеттік-жекешелік әріптестік шартының жобасын, оның ішінде оларға тиісті өзгерістер және (немесе) толықтырулар енгізу кезінде келіседі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="127" w:name="z206"/>
+      <w:bookmarkEnd w:id="127"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) мемлекеттік-жекешелік әріптестік шарттары бойынша </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:anchor="z1981" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>законодательством</w:t>
+          <w:t>мемлекеттік кепілдіктер</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...616 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:anchor="z2029" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>определяет</w:t>
+          <w:t>мемлекет кепілгерліктерінің</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...39 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шарттарын жасасады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="128" w:name="z207"/>
+      <w:bookmarkEnd w:id="128"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) мемлекеттік-жекешелік әріптестік шарттары бойынша берілген мемлекеттік кепілдіктер мен мемлекет кепілгерліктерінің тізілімін жүргізеді;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="129" w:name="z208"/>
+      <w:bookmarkEnd w:id="129"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6) мемлекеттік-жекешелік әріптестік шарттары бойынша мемлекеттің қаржылық міндеттемелерінің қабылдануын және орындалуын есепке алуды жүзеге асырады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="130" w:name="z209"/>
+      <w:bookmarkEnd w:id="130"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      7) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>22-бап. Мемлекеттік мүлікті басқару жөніндегі уәкілетті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>органның мемлекеттік-жекешелік әріптестік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>саласындағы құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Мемлекеттік мүлікті басқару жөніндегі </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:anchor="z10" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Конституцией</w:t>
+          <w:t>уәкілетті орган</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...6 lines deleted...]
-        <w:t>, законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="131" w:name="z210"/>
+      <w:bookmarkEnd w:id="131"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) республикалық меншікке жататын мемлекеттік-жекешелік әріптестік объектілері бойынша жасалған шарттардың тізілімін жүргізеді;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="132" w:name="z211"/>
+      <w:bookmarkEnd w:id="132"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) республикалық меншікке жататын мемлекеттік-жекешелік әріптестік объектілерінің мониторингін өз құзыреті шегінде жүзеге асырады және мониторинг нәтижелерін мемлекеттік жоспарлау жөніндегі орталық уәкілетті органға жібереді;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="133" w:name="z212"/>
+      <w:bookmarkEnd w:id="133"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) мемлекеттік-жекешелік әріптестік шарттары негізінде құрылған объектілерді республикалық меншікке қабылдайды;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="134" w:name="z213"/>
+      <w:bookmarkEnd w:id="134"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>23-бап. Тиісті саланың уәкілетті мемлекеттік органының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеттік-жекешелік әріптестік саласындағы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>государственно-частного партнерства</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құзыреті</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...12 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Тиісті саланың уәкілетті мемлекеттік органы:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      1) өз құзыреті шегінде мемлекеттік-жекешелік әріптестік саласындағы мемлекеттік саясатты іске асырады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="135" w:name="z215"/>
+      <w:bookmarkEnd w:id="135"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) тиісті саладағы республикалық мемлекеттік-жекешелік әріптестік жобасының тұжырымдамасын әзірлейді және бекітеді;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="136" w:name="z216"/>
+      <w:bookmarkEnd w:id="136"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) республикалық мемлекеттік-жекешелік әріптестік жобаларына қатысты жекеше әріптесті айқындау жөнінде конкурс және тікелей келіссөздер ұйымдастыруды жүзеге асырады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="137" w:name="z217"/>
+      <w:bookmarkEnd w:id="137"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тиісті салада республикалық мемлекеттік-жекешелік әріптестік жобасы бойынша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>мемлекеттік-жекешелік әріптестік шартын жасасады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="138" w:name="z218"/>
+      <w:bookmarkEnd w:id="138"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) республикалық мемлекеттік-жекешелік әріптестік жобаларының іске асырылу мониторингін жүзеге асырады және мониторинг нәтижелерін мемлекеттік жоспарлау жөніндегі орталық уәкілетті органға жібереді;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="139" w:name="z219"/>
+      <w:bookmarkEnd w:id="139"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6) мемлекеттік мүлікті басқару жөніндегі уәкілетті мемлекеттік органға республикалық мемлекеттік-жекешелік әріптестік жобалары шеңберінде жасалған мемлекеттік-жекешелік әріптестік шарттары жөнінде ақпарат береді және бұл ақпаратты өзінің ресми интернет-ресурсында жариялайды;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="140" w:name="z220"/>
+      <w:bookmarkEnd w:id="140"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      7) мемлекеттік-жекешелік әріптестік шарттары негізінде құрылған мемлекеттік-жекешелік әріптестік объектілерін республикалық меншікке беруді ұйымдастырады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="141" w:name="z221"/>
+      <w:bookmarkEnd w:id="141"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      8) республикалық меншікке жататын мемлекеттік-жекешелік әріптестік объектілері бойынша бұрын жасалған мемлекеттік-жекешелік әріптестік шарты мерзімінен бұрын тоқтатылған жағдайда жаңа жекеше әріптестерді тартуды ұйымдастырады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="142" w:name="z222"/>
+      <w:bookmarkEnd w:id="142"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      9) табиғи монополиялар салаларындағы және реттелетін нарықтардағы басшылықты жүзеге асыратын </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:anchor="z45" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Центральный уполномоченный орган</w:t>
+          <w:t>уәкілетті органмен</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...59 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасын және мемлекеттік-жекешелік әріптестік шартының жобасын, оның ішінде оларға тиісті өзгерістер және (немесе) толықтырулар енгізу кезінде табиғи монополиялар саласына жатқызылатын реттелетін тауарларға, жұмыстар мен көрсетілетін қызметтерге тарифтер (бағалар, мөлшерлемелер, алымдар) мөлшерін қалыптастыру және бекіту бөлігінде келіседі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="143" w:name="z223"/>
+      <w:bookmarkEnd w:id="143"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      10) мемлекеттік жоспарлау жөніндегі орталық уәкілетті орган бекітетін қағидаларға сәйкес мемлекеттік-жекешелік әріптестік жобасының тұжырымдамасына салалық қорытынды дайындауды жүзеге асырады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="144" w:name="z224"/>
+      <w:bookmarkEnd w:id="144"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      11) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24-бап. Облыстар, республикалық маңызы бар қалалар және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>астана мәслихаттарының мемлекеттік-жекешелік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әріптестік саласындағы құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Облыстардың, республикалық маңызы бар қалалардың және астананың </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:anchor="z9" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>утверждает</w:t>
+          <w:t>мәслихаттары</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...19 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="145" w:name="z225"/>
+      <w:bookmarkEnd w:id="145"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) іске асырылуы жоспарланатын жергілікті мемлекеттік-жекешелік әріптестік жобаларының тізбесін бекітеді;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="146" w:name="z226"/>
+      <w:bookmarkEnd w:id="146"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) жыл сайын жергілікті атқарушы органдардың жергілікті мемлекеттік-жекешелік әріптестік жобаларының іске асырылу барысы туралы есебін тыңдайды;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="147" w:name="z227"/>
+      <w:bookmarkEnd w:id="147"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) осы Заңда, Қазақстан Республикасының өзге де заңдарында және Қазақстан Республикасы Президентінің актілерінде көзделген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>25-бап. Облыстардың, республикалық маңызы бар қалалардың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және астананың жергілікті атқарушы органдарының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеттік-жекешелік әріптестік саласындағы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Облыстардың, республикалық маңызы бар қалалардың және астананың </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:anchor="z31" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>утверждает</w:t>
+          <w:t>жергілікті атқарушы органдары</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...19 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="148" w:name="z228"/>
+      <w:bookmarkEnd w:id="148"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) өз құзыреті шегінде мемлекеттік-жекешелік әріптестік саласындағы мемлекеттік саясатты іске асырады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="149" w:name="z229"/>
+      <w:bookmarkEnd w:id="149"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) мемлекеттік-жекешелік әріптестік шарттарын жасасу кезінде тиісті өңір халқының әлеуметтік-экономикалық және экологиялық мүдделерінің сақталуына байланысты мәселелерді шешу үшін республикалық мемлекеттік-жекешелік әріптестік жобаларына </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>қатысты конкурсты не тікелей келіссөздерді ұйымдастырушыға ұсыныстар енгізеді;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="150" w:name="z230"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) жергілікті мемлекеттік-жекешелік әріптестік жобасының тұжырымдамасын әзірлейді және бекітеді;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="151" w:name="z231"/>
+      <w:bookmarkEnd w:id="151"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) жергілікті мемлекеттік-жекешелік әріптестік жобаларына қатысты конкурсты не тікелей келіссөздерді ұйымдастырушылар бола алады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="152" w:name="z232"/>
+      <w:bookmarkEnd w:id="152"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) жергілікті мемлекеттік-жекешелік әріптестік жобалары бойынша мемлекеттік-жекешелік әріптестік шарттарын жасасады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="153" w:name="z233"/>
+      <w:bookmarkEnd w:id="153"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6) мемлекеттік-жекешелік әріптестік шарттарының және жергілікті мемлекеттік-жекешелік әріптестік жобаларының іске асырылу мониторингін жүзеге асырады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="154" w:name="z234"/>
+      <w:bookmarkEnd w:id="154"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      7) жергілікті мемлекеттік-жекешелік әріптестік жобаларын консультациялық қолдау жөніндегі заңды тұлғаны айқындайды;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="155" w:name="z235"/>
+      <w:bookmarkEnd w:id="155"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      8) жергілікті мемлекеттік-жекешелік әріптестік жобалары шеңберінде жергілікті мемлекеттік-жекешелік әріптестік жобаларының тұжырымдамасына, жергілікті мемлекеттік-жекешелік әріптестік жобаларының конкурстық құжаттамасына және мемлекеттік-жекешелік әріптестік шартының жобасына сараптама жүргізуге уәкілеттік берілген заңды тұлғаны айқындайды;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="156" w:name="z236"/>
+      <w:bookmarkEnd w:id="156"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      9) іске асырылуы жоспарланатын жергілікті мемлекеттік-жекешелік әріптестік жобаларының тізбесін келіседі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="157" w:name="z237"/>
+      <w:bookmarkEnd w:id="157"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      10) жергілікті мемлекеттік-жекешелік әріптестік жобалары бойынша жасалған мемлекеттік-жекешелік әріптестік шарттарының тізілімін жүргізеді;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="158" w:name="z238"/>
+      <w:bookmarkEnd w:id="158"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      11) мемлекеттік-жекешелік әріптестік шарттары негізінде құрылған объектілерді коммуналдық меншікке қабылдайды;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="159" w:name="z239"/>
+      <w:bookmarkEnd w:id="159"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      12) іске асырылуы жоспарланатын жергілікті мемлекеттік-жекешелік әріптестік жобаларының тізбесін қалыптастырады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="160" w:name="z240"/>
+      <w:bookmarkEnd w:id="160"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      13) жергілікті жобалардың іске асырылу мониторингі бойынша жиынтық есепті мемлекеттік жоспарлау жөніндегі орталық уәкілетті органға жібереді;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="161" w:name="z241"/>
+      <w:bookmarkEnd w:id="161"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      14) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>26-бап. Мемлекеттік-жекешелік әріптестікті дамыту орталығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекеттік-жекешелік әріптестікті дамыту орталығының мақсаттарын, міндеттерін және қызметінің түрлерін Қазақстан Республикасының Үкіметі айқындайды.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="162" w:name="z243"/>
+      <w:bookmarkEnd w:id="162"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Мемлекеттік-жекешелік әріптестікті дамыту орталығы мынадай функцияларды жүзеге асырады:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="163" w:name="z244"/>
+      <w:bookmarkEnd w:id="163"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) мемлекеттік-жекешелік әріптестік мәселелері бойынша зерттеулер жүргізу және ұсынымдар тұжырымдау;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="164" w:name="z245"/>
+      <w:bookmarkEnd w:id="164"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) республикалық мемлекеттік-жекешелік әріптестік жобаларының тұжырымдамаларына, оның ішінде оларға тиісті өзгерістер және (немесе) толықтырулар енгізу кезінде сараптама жүргізу;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="165" w:name="z246"/>
+      <w:bookmarkEnd w:id="165"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) республикалық мемлекеттік-жекешелік әріптестік жобаларының конкурстық құжаттамасына, оның ішінде оларға тиісті өзгерістер және (немесе) толықтырулар енгізу кезінде сараптама жүргізу;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="166" w:name="z247"/>
+      <w:bookmarkEnd w:id="166"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) республикалық мемлекеттік-жекешелік әріптестік жобалары бойынша мемлекеттік-жекешелік әріптестік шартының жобасына, оның ішінде оларға тиісті өзгерістер және (немесе) толықтырулар енгізу кезінде сараптама жүргізу;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="167" w:name="z248"/>
+      <w:bookmarkEnd w:id="167"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) мемлекеттік-жекешелік әріптестік жобаларын іске асыруды бағалау;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="168" w:name="z249"/>
+      <w:bookmarkEnd w:id="168"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6) мемлекеттік-жекешелік әріптестік саласында мамандарды оқыту;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="169" w:name="z250"/>
+      <w:bookmarkEnd w:id="169"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      7) іске асырылуы жоспарланатын мемлекеттік-жекешелік әріптестік жобаларының тізбесін жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4-тарау. МЕМЛЕКЕТТІК ОРГАНДАРДЫҢ, КӘСІПКЕРЛІК СУБЪЕКТІЛЕРІНІҢ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>ЖӘНЕ КВАЗИМЕМЛЕКЕТТІК СЕКТОР СУБЪЕКТІЛЕРІНІҢ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>МЕМЛЕКЕТТІК-ЖЕКЕШЕЛІК ӘРІПТЕСТІККЕ ҚАТЫСУ НЫСАНДАРЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>27-бап. Мемлекеттік органдардың мемлекеттік-жекешелік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әріптестікке қатысу нысандары</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекеттік органдар мемлекеттік-жекешелік әріптестікке мынадай:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="170" w:name="z252"/>
+      <w:bookmarkEnd w:id="170"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) Қазақстан Республикасының жер </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:anchor="z42" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>утверждает</w:t>
+          <w:t>заңнамасына</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...19 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жер учаскелерін беру;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="171" w:name="z253"/>
+      <w:bookmarkEnd w:id="171"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) мемлекеттік меншік объектілерін пайдалану құқығын беру;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="172" w:name="z254"/>
+      <w:bookmarkEnd w:id="172"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) мемлекеттік-жекешелік әріптестік компаниясын құруға және оның қызметіне қатысу;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="173" w:name="z255"/>
+      <w:bookmarkEnd w:id="173"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) мемлекеттік-жекешелік әріптестік объектісін инженерлік және көлік коммуникацияларымен қамтамасыз ету нысандарында;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="174" w:name="z256"/>
+      <w:bookmarkEnd w:id="174"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де нысандарда қатысады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="175" w:name="z257"/>
+      <w:bookmarkEnd w:id="175"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Мемлекеттік органдардың Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қолдау шараларын ұсыну нысанында қатысуы, оның ішінде:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="176" w:name="z258"/>
+      <w:bookmarkEnd w:id="176"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:anchor="z136" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>утверждает</w:t>
+          <w:t>инфрақұрылымдық облигациялар</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...79 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бойынша мемлекет кепілгерлігі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="177" w:name="z259"/>
+      <w:bookmarkEnd w:id="177"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) мемлекеттік-жекешелік әріптестік жобаларын қаржыландыру үшін тартылатын қарыздар бойынша мемлекеттік кепілдіктер;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="178" w:name="z260"/>
+      <w:bookmarkEnd w:id="178"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) мемлекетке тиесілі зияткерлік меншік объектілеріне айрықша құқықтар беру;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="179" w:name="z261"/>
+      <w:bookmarkEnd w:id="179"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:anchor="z288" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>утверждает</w:t>
+          <w:t>заңнамасына</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...18 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес заттай гранттар беру;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="180" w:name="z262"/>
+      <w:bookmarkEnd w:id="180"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) мемлекеттік-жекешелік әріптестік жобаларын қоса қаржыландыру;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="181" w:name="z263"/>
+      <w:bookmarkEnd w:id="181"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6) мемлекеттік-жекешелік әріптестік жобасын іске асыру барысында өндірілетін тауарлардың, жұмыстар мен көрсетілетін қызметтердің белгілі бір көлемін мемлекеттің тұтыну кепілдігі арқылы жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Мемлекеттік-жекешелік әріптестік объектісін құруға және (немесе) реконструкциялауға байланысты қаржыландыруға (шығыстарды өтеуге) бағытталған мемлекеттік қолдау шараларының және мемлекеттік бюджеттен берілетін төлемдердің жиынтық көлемі мемлекеттік-жекешелік әріптестік объектісін құру және (немесе) реконструкциялау құнынан аспауға тиіс.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Мемлекеттік-жекешелік әріптестікті мемлекеттік қолдау Қазақстан Республикасы заңнамасының талаптарына және мемлекеттік-жекешелік әріптестік шартының ережелеріне сәйкес жүзеге асырылады.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>28-бап. Ұлттық кәсіпкерлер палатасының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеттік-жекешелік әріптестікке қатысу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>государственно-частного партнерства</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нысандары</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>      </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:anchor="z22" w:history="1">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:hyperlink r:id="rId50" w:anchor="z31" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Центральный уполномоченный орган</w:t>
+          <w:t>Ұлттық кәсіпкерлер палатасы</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...39 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай функцияларды жүзеге асырады:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="182" w:name="z264"/>
+      <w:bookmarkEnd w:id="182"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) мемлекеттік-жекешелік әріптестік жобаcының тұжырымдамасына сараптамалық қорытынды дайындау;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="183" w:name="z265"/>
+      <w:bookmarkEnd w:id="183"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) әлеуетті жекеше әріптестердің тізілімін қалыптастыру;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="184" w:name="z266"/>
+      <w:bookmarkEnd w:id="184"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) жекеше әріптесті айқындау жөніндегі конкурстық комиссияға қатысу;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="185" w:name="z267"/>
+      <w:bookmarkEnd w:id="185"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) мемлекеттік-жекешелік әріптестік жобаларының іске асырылу мониторингіне қатысу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>29-бап. Кәсіпкерлік субъектілерінің мемлекеттік-жекешелік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әріптестікке қатысу нысандары</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      Кәсіпкерлік субъектілері мемлекеттік-жекешелік әріптестікке мынадай:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      1) мемлекеттік-жекешелік әріптестік жобаларын қаржыландыру;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="186" w:name="z269"/>
+      <w:bookmarkEnd w:id="186"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) мемлекеттік-жекешелік әріптестік объектілерін жобалау, салу, құру, реконструкциялау, жаңғырту және (немесе) пайдалану;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="187" w:name="z270"/>
+      <w:bookmarkEnd w:id="187"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) мемлекеттік-жекешелік әріптестік жобаларын басқару;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="188" w:name="z271"/>
+      <w:bookmarkEnd w:id="188"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) мемлекеттік-жекешелік әріптестік жобасын іске асыру мақсаттары үшін мүлікті және мүліктік құқықтарды беру;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="189" w:name="z272"/>
+      <w:bookmarkEnd w:id="189"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) зияткерлік меншік объектілеріне айрықша құқықтарды беру;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="190" w:name="z273"/>
+      <w:bookmarkEnd w:id="190"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6) мемлекеттік-жекешелік әріптестік компаниясын құруға және оның қызметіне қатысу нысандарында;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="191" w:name="z274"/>
+      <w:bookmarkEnd w:id="191"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      7) Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де нысандарда қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>30-бап. Квазимемлекеттік сектор субъектілерінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеттік-жекешелік әріптестікке қатысу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нысандары</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Квазимемлекеттік сектор субъектілері мемлекеттік-жекешелік әріптестік жобаларына мынадай:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      1) мемлекеттік-жекешелік әріптестік жобаларын іске асыратын заңды тұлғаларды құруға және (немесе) олардың қызметіне қатысу не заңды тұлғалардың акцияларын (жарғылық капиталға қатысу үлестерін) иеліктен шығару (беру);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="192" w:name="z276"/>
+      <w:bookmarkEnd w:id="192"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) мемлекеттік-жекешелік әріптестік жобасын іске асыру мақсатында ғылыми-өндірістік аймақтар, венчурлік қорлар, зерттеу орталықтарын құруға және (немесе) олардың қызметіне қатысу;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="193" w:name="z277"/>
+      <w:bookmarkEnd w:id="193"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) мемлекеттік-жекешелік әріптестік жобасын іске асыру мақсаттары үшін мүлік пен мүліктік құқықтарды беру;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="194" w:name="z278"/>
+      <w:bookmarkEnd w:id="194"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) зияткерлік меншік объектілеріне айрықша құқықтар беру;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="195" w:name="z279"/>
+      <w:bookmarkEnd w:id="195"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) мемлекеттік-жекешелік әріптестік жобаларына инвестициялар тарту;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="196" w:name="z280"/>
+      <w:bookmarkEnd w:id="196"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6) сервистік қолдау, оның ішінде технологиялар трансферті, инновацияларды қолдау, консалтинг, инжиниринг, кадрларды оқыту және олардың біліктілігін арттыру бойынша көрсетілетін қызметтер;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="197" w:name="z281"/>
+      <w:bookmarkEnd w:id="197"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      7) технопарктердің, бизнес-инкубаторлардың, арнайы экономикалық және индустриялық аймақтардың көрсетілетін қызметтерін ұсыну;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="198" w:name="z282"/>
+      <w:bookmarkEnd w:id="198"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      8) экспортты ілгерілету;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="199" w:name="z283"/>
+      <w:bookmarkEnd w:id="199"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      9) мемлекеттік-жекешелік әріптестік объектілерін салу, құру, реконструкциялау, жаңғырту және (немесе) пайдалану нысандарында;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="200" w:name="z284"/>
+      <w:bookmarkEnd w:id="200"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      10) Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де нысандарда қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5-тарау. ЖЕКЕШЕ ӘРІПТЕСТІ АЙҚЫНДАУ ЖӨНІНДЕГІ ЖАЛПЫ ЕРЕЖЕЛЕР</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>31-бап. Жекеше әріптесті айқындау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Жекеше әріптесті айқындау мынадай тәсілдермен:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="201" w:name="z286"/>
+      <w:bookmarkEnd w:id="201"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) конкурс тәсілімен, оның ішінде оңайлатылған тәртіппен және екі кезеңдік рәсімдерді пайдалана отырып жүзеге асырылады. Жекеше әріптесті айқындау жөніндегі конкурс, тізбесін Қазақстан Республикасының Үкіметі айқындайтын объектілерге қатысты жабық болуы мүмкін;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="202" w:name="z287"/>
+      <w:bookmarkEnd w:id="202"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) тікелей келіссөздер тәсілімен жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="203" w:name="z288"/>
+      <w:bookmarkEnd w:id="203"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Оңайлатылған тәртіппен конкурс өткізу тәсілімен жекеше әріптесті айқындау осы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Заңның ережелеріне сәйкес жергілікті мемлекеттік-жекешелік әріптестік жобалары үшін ғана жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>32-бап. Әлеуетті жекеше әріптеске қойылатын біліктілік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптары</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Жекеше әріптесті айқындау жөніндегі конкурсқа не тікелей келіссөздерге қатысу үшін әлеуетті жекеше әріптес мынадай жалпы біліктілік талаптарына сай келуге тиіс:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="204" w:name="z290"/>
+      <w:bookmarkEnd w:id="204"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) құқық қабілеттілігінің (заңды тұлғалар үшін) және азаматтық әрекет қабілеттілігінің (дара кәсіпкер үшін) болуы;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="205" w:name="z291"/>
+      <w:bookmarkEnd w:id="205"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) төлем қабілеттілігінің болуы, салық берешегінің болмауы;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="206" w:name="z292"/>
+      <w:bookmarkEnd w:id="206"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) мемлекеттік-жекешелік әріптестік шарты бойынша міндеттемелерді орындау үшін қажетті қаржылық және (немесе) материалдық және (немесе) еңбек ресурстарының болуы;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="207" w:name="z293"/>
+      <w:bookmarkEnd w:id="207"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) банкроттық не тарату рәсіміне жатпау, оның мүлкіне тыйым салынбауға тиіс, Қазақстан Республикасының заңнамасына сәйкес оның қаржылық-шаруашылық қызметі тоқтатыла тұрмауға тиіс;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="208" w:name="z294"/>
+      <w:bookmarkEnd w:id="208"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) соңғы үш жыл ішінде жасалған мемлекеттік-жекешелік әріптестік шарттары бойынша міндеттемелерді орындамағаны және (немесе) тиісінше орындамағаны үшін жосықсыз әлеуетті жекеше әріптес деп тану туралы заңды күшіне енген сот шешімі негізінде жауаптылыққа тартылмауға тиіс.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="209" w:name="z295"/>
+      <w:bookmarkEnd w:id="209"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Әлеуетті жекеше әріптестерге қойылатын қосымша (арнайы) біліктілік талаптары Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:anchor="z111" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>конкурсную документацию</w:t>
+          <w:t>заңдарына</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес белгіленуі мүмкін.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="210" w:name="z296"/>
+      <w:bookmarkEnd w:id="210"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Конкурсты не тікелей келіссөздерді ұйымдастырушы әлеуетті жекеше әріптеске осы Заңда немесе Қазақстан Республикасының заңдарында көзделмеген біліктілік талаптарын қоюға құқылы емес. Әлеуетті жекеше әріптес біліктілік талаптарына қатысты емес ақпаратты ұсынбауға құқылы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="211" w:name="z297"/>
+      <w:bookmarkEnd w:id="211"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4. Әлеуетті жекеше әріптес өзінің біліктілік талаптарына сәйкестігін растау үшін конкурсты не тікелей келіссөздерді ұйымдастырушыға растау құжаттарын табыс етеді, олардың тізбесі мемлекеттік жоспарлау жөніндегі орталық уәкілетті орган бекітетін мемлекеттік-жекешелік әріптестік жобаларын жоспарлау және іске асыру қағидаларында көзделеді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="212" w:name="z298"/>
+      <w:bookmarkEnd w:id="212"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5. Әлеуетті жекеше әріптес-Қазақстан Республикасының бейрезиденті өзінің осы бапта белгіленген біліктілік талаптарына сәйкестігін растау үшін Қазақстан Республикасының резиденті ұсынатындай құжаттарды не әлеуетті жекеше әріптес-Қазақстан Республикасы бейрезидентінің біліктілігі туралы ұқсас мәліметтерді қамтитын құжаттарды ұсынады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="213" w:name="z299"/>
+      <w:bookmarkEnd w:id="213"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6. Әлеуетті жекеше әріптес біліктілік талаптарына сәйкестігіне анық емес ақпарат ұсынған жағдайда, сот оны жосықсыз әлеуетті жекеше әріптес деп таныған кезден бастап кейінгі үш жыл бойы жекеше әріптесті айқындау жөніндегі конкурсқа не тікелей келіссөздерге қатысуға жіберілмейді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Әлеуетті жекеше әріптес ұсынатын біліктілік талаптары бойынша ақпараттың анықтығын конкурстық комиссия, конкурсты не тікелей келіссөздерді ұйымдастырушы, уәкілетті мемлекеттік органдар жекеше әріптесті айқындау жөніндегі конкурсты не тікелей келіссөздерді өткізудің кез келген сатысында анықтай алады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="214" w:name="z300"/>
+      <w:bookmarkEnd w:id="214"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      7. Әлеуетті жекеше әріптестің біліктілік талаптары бойынша анық емес ақпарат ұсыну фактісін анықтаған тұлғалар осындай факт анықталған күннен бастап үш жұмыс күнінен кешіктірмей, конкурсты не тікелей келіссөздерді ұйымдастырушыны және мемлекеттік жоспарлау жөніндегі орталық уәкілетті органды анық емес ақпарат ұсыну фактісін растайтын құжаттардың көшірмелерін хабарламаға қоса бере отырып, бұл туралы жазбаша хабардар етуге міндетті.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">      Конкурсты не тікелей келіссөздерді ұйымдастырушы осындай факт анықталған күннен бастап күнтізбелік отыз күннен кешіктірмей сотқа біліктілік талаптары бойынша анық емес ақпарат ұсынған әлеуетті жекеше әріптесті жосықсыз әлеуетті жекеше әріптес деп </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>тану туралы талап қою береді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="215" w:name="z301"/>
+      <w:bookmarkEnd w:id="215"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      8. Конкурсты не тікелей келіссөздерді ұйымдастырушы мемлекеттік жоспарлау жөніндегі орталық уәкілетті органға соттардың әлеуетті жекеше әріптесті жосықсыз әлеуетті жекеше әріптес деп тану туралы заңды күшіне енген шешімдерін мұндай шешімдерді алған кезден бастап бес жұмыс күні ішінде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>33-бап. Жекеше әріптесті айқындау жөніндегі конкурсқа не</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тікелей келіссөздерге қатысуға байланысты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шектеулер</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Әлеуетті жекеше әріптес, егер:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="216" w:name="z303"/>
+      <w:bookmarkEnd w:id="216"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) осы әлеуетті жекеше әріптес басшыларының және (немесе) осы әлеуетті жекеше әріптестің уәкілетті өкілінің жақын туыстарының, жұбайының (зайыбының) немесе жекжаттарының жекеше әріптесті айқындау туралы шешім қабылдау құқығы болса не конкурсты не тікелей келіссөздерді ұйымдастырушының өкілі болып табылса;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="217" w:name="z304"/>
+      <w:bookmarkEnd w:id="217"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) әлеуетті жекеше әріптестің баланстық құны тиісті негізгі қаражат құнының он пайызынан асатын мүлкіне тыйым салынса;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="218" w:name="z305"/>
+      <w:bookmarkEnd w:id="218"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) әлеуетті жекеше әріптестің атқарушылық құжаттар бойынша орындалмаған міндеттемелері болса және атқарушылық құжаттардың орындалуын қамтамасыз ету саласындағы уәкілетті орган Борышкерлердің бірыңғай тізіліміне енгізсе;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="219" w:name="z306"/>
+      <w:bookmarkEnd w:id="219"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) әлеуетті жекеше әріптестің қаржылық-шаруашылық қызметі Қазақстан Республикасының заңнамасына не әлеуетті жекеше әріптес-Қазақстан Республикасының бейрезиденті мемлекетінің заңнамасына сәйкес тоқтатыла тұрса, жекеше әріптесті айқындау жөніндегі конкурсқа не тікелей келіссөздерге қатысуға құқылы емес.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="220" w:name="z307"/>
+      <w:bookmarkEnd w:id="220"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Әлеуетті жекеше әріптес пен әлеуетті жекеше әріптестің үлестес тұлғасының жекеше әріптесті айқындау жөніндегі бір конкурсқа қатысуға құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>34-бап. Біліктілік іріктеу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Біліктілік іріктеу әлеуетті жекеше әріптестің белгіленген біліктілік талаптарына сай келуін айқындау мақсатында жүргізіледі.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="221" w:name="z309"/>
+      <w:bookmarkEnd w:id="221"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Біліктілік іріктеуді конкурсты не тікелей келіссөздерді ұйымдастырушы мемлекеттік жоспарлау жөніндегі орталық уәкілетті орган бекітетін мемлекеттік-жекешелік әріптестік жобаларын жоспарлау және іске асыру қағидаларына сәйкес жүргізеді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="222" w:name="z310"/>
+      <w:bookmarkEnd w:id="222"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Біліктілік іріктеуден өткен әлеуетті жекеше әріптес жекеше әріптесті айқындау жөніндегі конкурсқа не тікелей келіссөздерге қатысушы деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>35-бап. Жекеше әріптесті конкурс тәсілімен айқындау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Жекеше әріптесті айқындау жөніндегі конкурс мемлекеттік жоспарлау жөніндегі орталық уәкілетті орган айқындайтын тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="223" w:name="z312"/>
+      <w:bookmarkEnd w:id="223"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Конкурсты ұйымдастырушы жекеше әріптесті айқындау үшін конкурстық комиссия құрады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="224" w:name="z313"/>
+      <w:bookmarkEnd w:id="224"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Мемлекеттік құпияларды немесе заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді қоспағанда, жекеше әріптесті айқындау жөніндегі конкурс нәтижелері, сондай-ақ жекеше әріптесті айқындау жөніндегі жабық конкурс нәтижелері туралы мәліметтерді конкурсты ұйымдастырушы қазақ және орыс тілдерінде өзінің ресми интернет-ресурсында орналастырады және мерзімді баспасөз басылымдарында жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>36-бап. Конкурсты өткізу туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      Жекеше әріптесті айқындау жөніндегі конкурсты өткізу туралы ақпарат қазақ және орыс тілдерінде конкурсты ұйымдастырушының ресми интернет-ресурсында орналастырылады және мерзімді баспасөз басылымдарында жарияланады. Жекеше әріптесті айқындау жөніндегі конкурсты өткізу туралы ақпарат мемлекеттік-жекешелік әріптестік жобасы туралы, жекеше әріптесті айқындау жөніндегі конкурстың өткізілетін күні, орны және уақыты туралы мәліметтерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>37-бап. Мемлекеттік-жекешелік әріптестік жобасының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>конкурстық құжаттамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасын конкурсты ұйымдастырушы бекітеді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="225" w:name="z315"/>
+      <w:bookmarkEnd w:id="225"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Конкурсты ұйымдастырушы осы Заңның 20-бабының </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52" w:anchor="z194" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>договора</w:t>
+          <w:t>4) тармақшасында</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...30 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда мемлекеттік жоспарлау жөніндегі орталық уәкілетті органмен және осы Заңның 21-бабының </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53" w:anchor="z205" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>государственных гарантий</w:t>
+          <w:t>3) тармақшасында</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда бюджетті атқару жөніндегі орталық уәкілетті органмен келісілген, мынадай ақпаратты қамтитын мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасын барлық әлеуетті жекеше әріптестерге ұсынады:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="226" w:name="z316"/>
+      <w:bookmarkEnd w:id="226"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) әлеуетті жекеше әріптестердің қойылатын біліктілік талаптарына сәйкестігін растайтын құжаттарға қойылатын талаптар;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="227" w:name="z317"/>
+      <w:bookmarkEnd w:id="227"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) мемлекеттік-жекешелік әріптестік объектісінің орналасқан жері;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="228" w:name="z318"/>
+      <w:bookmarkEnd w:id="228"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) мемлекеттік-жекешелік әріптестік жобасы бойынша мемлекеттік қолдаудың көзделетін түрлері мен көлемдері, сондай-ақ шығындарды өтеу мен кірістерді алу көздері;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="229" w:name="z319"/>
+      <w:bookmarkEnd w:id="229"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) мемлекеттік-жекешелік әріптестік шартының жобасы;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="230" w:name="z320"/>
+      <w:bookmarkEnd w:id="230"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) үздік конкурстық өтінімді айқындау өлшемшарттарының сипаты;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="231" w:name="z321"/>
+      <w:bookmarkEnd w:id="231"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6) мемлекеттік-жекешелік әріптестік жобасының өлшемдері көрсетілуге тиіс валютаны (валюталарды) көрсету және оларды салғастыру мен бағалау мақсатында бірыңғай валютаға келтіру үшін қолданылатын валюта (валюталар) бағамы;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="232" w:name="z322"/>
+      <w:bookmarkEnd w:id="232"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      7) конкурстық өтінім берілетін тілге қойылатын талаптар;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="233" w:name="z323"/>
+      <w:bookmarkEnd w:id="233"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      8) әлеуетті жекеше әріптестің өз конкурстық өтінімін конкурстық өтінімдер ұсыну мерзімі өткенге дейін өзгерту немесе кері қайтарып алу құқығына нұсқау;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="234" w:name="z324"/>
+      <w:bookmarkEnd w:id="234"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      9) конкурстық өтінімнің мазмұны, конкурстық өтінімдерді ұсыну тәсілі, орны, мерзімі және олардың күші, сондай-ақ конкурстық өтінімді қамтамасыз етуді енгізу шарттары;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="235" w:name="z325"/>
+      <w:bookmarkEnd w:id="235"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      10) мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасының мазмұны бойынша түсіндірулерді алу тәсілдері;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="236" w:name="z326"/>
+      <w:bookmarkEnd w:id="236"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      11) конкурстық өтінімдер салынған конверттерді ашу рәсімдері, орны, күні мен уақыты.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="237" w:name="z327"/>
+      <w:bookmarkEnd w:id="237"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Конкурсты ұйымдастырушы ұсынылған мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасы үшін мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасын көшіруге жұмсалған шығыннан аспайтын төлемақы алуға құқылы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="238" w:name="z328"/>
+      <w:bookmarkEnd w:id="238"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4. Әлеуетті жекеше әріптес конкурсты ұйымдастырушыға мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасын түсіндіру туралы сұрау салумен, бірақ конкурстық өтінімдерді ұсыну мерзімі өткенге дейін күнтізбелік отыз күннен кешіктірмей өтініш білдіруге, ал жекеше әріптесті айқындау жөнінде қайталап конкурс өткізген кезде – конкурстық өтінімдерді ұсыну мерзімі өткенге дейін күнтізбелік он бес күннен кешіктірмей өтініш білдіруге құқылы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Конкурсты ұйымдастырушы мұндай сұрау салу тіркелген кезден бастап үш күн мерзімде әлеуетті жекеше әріптестерге түсіндіру береді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="239" w:name="z329"/>
+      <w:bookmarkEnd w:id="239"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5. Конкурсты ұйымдастырушы конкурстық өтінімдерді ұсыну мерзімі өткенге дейін күнтізбелік жиырма күннен кешіктірілмейтін мерзімде өз бастамасы бойынша немесе әлеуетті жекеше әріптестің сұрау салуына жауап ретінде мемлекеттік-жекешелік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>әріптестік жобасының конкурстық құжаттамасына өзгерістер және (немесе) толықтырулар енгізуге, ал жекеше әріптесті айқындау жөніндегі қайталап конкурс өткізген кезде күнтізбелік он күннен кешіктірілмейтін мерзімде енгізуге құқылы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Конкурсты ұйымдастырушы мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасына өзгерістер және (немесе) толықтырулар енгізу туралы шешім қабылданған күннен бастап бір жұмыс күнінен кешіктірмей мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасына енгізілген өзгерістер және (немесе) толықтырулардың мәтінін барлық әлеуетті жекеше әріптестерге ұсынады. Бұл ретте конкурсты ұйымдастырушы конкурстық өтінімдер ұсыну мерзімін конкурстық өтінімдерде осы өзгерістерді және (немесе) толықтыруларды әлеуетті жекеше әріптестердің ескеруі үшін күнтізбелік отыз күннен кем емес мерзімге, ал қайта конкурс кезінде күнтізбелік он бес күннен кем емес мерзімге ұзартады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="240" w:name="z330"/>
+      <w:bookmarkEnd w:id="240"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6. Конкурсты ұйымдастырушы мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасын түсіндіру үшін әлеуетті жекеше әріптестермен кездесу өткізуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>38-бап. Конкурстық өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Конкурстық өтінім әлеуетті жекеше әріптестің мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасында белгіленген талаптар мен шарттарға келісім білдіру нысаны болып табылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="241" w:name="z332"/>
+      <w:bookmarkEnd w:id="241"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Әлеуетті жекеше әріптес конкурстық өтінімді конкурсты ұйымдастырушыға мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасында көрсетілген оны ұсыну мерзімі өткенге дейін ұсынады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="242" w:name="z333"/>
+      <w:bookmarkEnd w:id="242"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Әлеуетті жекеше әріптестің конкурстық өтінімі мынадай:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="243" w:name="z334"/>
+      <w:bookmarkEnd w:id="243"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) әлеуетті жекеше әріптес жекеше әріптесті айқындау жөніндегі осы конкурсқа қатысуға конкурстық өтінімді бұрын берген;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="244" w:name="z335"/>
+      <w:bookmarkEnd w:id="244"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) конкурстық өтінім жекеше әріптесті айқындау жөніндегі осы конкурсқа қатысуға конкурстық өтінімдерді қабылдау мерзімі өткеннен кейін келіп түскен жағдайларда қабылданбайды.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="245" w:name="z336"/>
+      <w:bookmarkEnd w:id="245"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4. Әлеуетті жекеше әріптес конкурстық өтінімдерді ұсыну мерзімінің аяқталуынан кешіктірмей:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="246" w:name="z337"/>
+      <w:bookmarkEnd w:id="246"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) енгізілген конкурстық өтінімді өзгертуге және (немесе) толықтыруға;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="247" w:name="z338"/>
+      <w:bookmarkEnd w:id="247"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) өзі енгізген конкурстық өтінімді қамтамасыз етуді қайтару құқығын жоғалтпастан, өзінің конкурстық өтінімін кері қайтарып алуға құқылы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="248" w:name="z339"/>
+      <w:bookmarkEnd w:id="248"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5. Конкурстық өтінімнің қолданылу мерзімі мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасында белгіленген талап етілетін мерзімге сәйкес келуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>39-бап. Конкурстық өтінімді қамтамасыз ету</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Әлеуетті жекеше әріптес конкурстық өтінімді қамтамасыз етуді:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="249" w:name="z341"/>
+      <w:bookmarkEnd w:id="249"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) конкурстық өтінімдерді ұсыну мерзімі өткеннен кейін өзінің конкурстық өтінімін кері қайтарып алмайтынына не өзгертпейтініне және (немесе) толықтырмайтынына;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="250" w:name="z342"/>
+      <w:bookmarkEnd w:id="250"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) өзін жекеше әріптесті айқындау жөніндегі конкурстың жеңімпазы деп айқындаған жағдайда, мемлекеттік-жекешелік әріптестік шартын жасасатындығына кепіл ретінде енгізеді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="251" w:name="z343"/>
+      <w:bookmarkEnd w:id="251"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Жекеше әріптесті айқындау жөніндегі конкурсқа қатысуға конкурстық өтінімді қамтамасыз ету мемлекеттік-жекешелік әріптестік шарты бойынша көзделетін инвестициялар құнының оннан бір пайызы мөлшерінде енгізіледі.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="252" w:name="z344"/>
+      <w:bookmarkEnd w:id="252"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3. Егер әлеуетті жекеше әріптес екі кезеңдік рәсімдер пайдаланыла отырып, жекеше әріптесті айқындау жөніндегі конкурстың бірінші кезеңіне қатысса, ол конкурстық </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>өтінімді қамтамасыз етуді енгізбейді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="253" w:name="z345"/>
+      <w:bookmarkEnd w:id="253"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4. Әлеуетті жекеше әріптес конкурстық өтінімді қамтамасыз етудің мынадай түрлерінің бірін:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="254" w:name="z346"/>
+      <w:bookmarkEnd w:id="254"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) конкурсты ұйымдастырушы үшін Қазақстан Республикасының заңнамасында көзделген шотқа енгізілетін кепілдікті ақшалай жарнаны;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="255" w:name="z347"/>
+      <w:bookmarkEnd w:id="255"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54" w:anchor="z28" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>поручительств</w:t>
+          <w:t>банк кепілдігін</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...134 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таңдауға құқылы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Әлеуетті жекеше әріптестің конкурстық өтінімінің қолданылу мерзімі өткенге дейін енгізілген кепілдікті ақшалай жарнаға тұтастай не оның бір бөлігін талап ету құқығының үшінші тұлғаларда туындауына әкеп соқтыратын әрекеттер жасауына жол берілмейді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Осы баптың </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55" w:anchor="z348" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Уполномоченный орган</w:t>
+          <w:t>5-тармағында</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...286 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген әрекеттерді қоспағанда, конкурсты ұйымдастырушының әлеуетті жекеше әріптес енгізген кепілдікті ақшалай жарнаны пайдалануына жол берілмейді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="256" w:name="z348"/>
+      <w:bookmarkEnd w:id="256"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5. Конкурсты ұйымдастырушы конкурстық өтінімді қамтамасыз етуді мынадай жағдайлардың бірі орын алған кезде:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="257" w:name="z349"/>
+      <w:bookmarkEnd w:id="257"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) әлеуетті жекеше әріптес конкурстық өтінімдер ұсынудың соңғы мерзімі өткеннен кейін конкурстық өтінімді кері қайтарып алғанда не өзгерткенде және (немесе) толықтырғанда;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="258" w:name="z350"/>
+      <w:bookmarkEnd w:id="258"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) конкурс жеңімпазы деп айқындалған әлеуетті жекеше әріптес мемлекеттік-жекешелік әріптестік шартын жасасудан жалтарғанда қайтармайды.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="259" w:name="z351"/>
+      <w:bookmarkEnd w:id="259"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6. Осы баптың </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56" w:anchor="z348" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>уполномоченным органом</w:t>
+          <w:t>5-тармағында</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...48 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайлардың бірі орын алған кезде конкурстық өтінімді қамтамасыз ету сомасы тиісті бюджет кірісінің есебіне жатқызылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="260" w:name="z352"/>
+      <w:bookmarkEnd w:id="260"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      7. Конкурсты ұйымдастырушы әлеуетті жекеше әріптеске ол енгізген конкурстық өтінімді қамтамасыз етуді мынадай жағдайлардың бірі орын алған күннен бастап үш жұмыс күні ішінде қайтарады:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="261" w:name="z353"/>
+      <w:bookmarkEnd w:id="261"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) осы әлеуетті жекеше әріптестің конкурстық өтінімдер ұсынудың соңғы мерзімі өткенге дейін өзінің конкурстық өтінімін кері қайтарып алуы;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="262" w:name="z354"/>
+      <w:bookmarkEnd w:id="262"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) жекеше әріптесті айқындау жөніндегі конкурсқа қатысуға рұқсат ету туралы хаттамаға қол қойылғанда қайтарады. Көрсетілген жағдай жекеше әріптесті айқындау жөніндегі конкурсқа қатысушылар деп танылған әлеуетті жекеше әріптестерге қолданылмайды;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="263" w:name="z355"/>
+      <w:bookmarkEnd w:id="263"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) жекеше әріптесті айқындау жөніндегі конкурс қорытындылары туралы хаттамаға қол қойылғанда қайтарады. Көрсетілген жағдай жекеше әріптесті айқындау жөніндегі конкурс жеңімпазы деп айқындалған жекеше әріптесті айқындау жөніндегі конкурсқа қатысушыға қолданылмайды;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="264" w:name="z356"/>
+      <w:bookmarkEnd w:id="264"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) мемлекеттік-жекешелік әріптестік шартының күшіне енуі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="265" w:name="z357"/>
+      <w:bookmarkEnd w:id="265"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) әлеуетті жекеше әріптестің конкурстық өтінімінің қолданылу мерзімінің өтуі.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>40-бап. Конкурстық өтінімдерді қарау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Конкурстық өтінімдерді қарауды және іріктеуді конкурстық комиссия жүзеге асырады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Конкурстық комиссияның жұмыс органы конкурсты ұйымдастырушы болып табылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="266" w:name="z359"/>
+      <w:bookmarkEnd w:id="266"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Конкурстық комиссия конкурстық өтінімдер салынған конверттерді мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасында көрсетілген мерзімде ашады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="267" w:name="z360"/>
+      <w:bookmarkEnd w:id="267"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Конкурсты ұйымдастырушы конкурстық өтінімдерге қажетті сараптамалар жүргізуді қамтамасыз етеді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="268" w:name="z361"/>
+      <w:bookmarkEnd w:id="268"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4. Конкурстық комиссия барлық конкурстық өтінімдерді қарайды.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Егер бір конкурстық өтінім ғана ұсынылған жағдайда, бұл өтінімді конкурстық комиссия осы тармақтың бірінші бөлігіне сәйкес қарайды.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="269" w:name="z362"/>
+      <w:bookmarkEnd w:id="269"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5. Конкурстық комиссия конкурстық өтінімі үздік деп танылған әлеуетті жекеше </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>әріптеспен не жалғыз әлеуетті жекеше әріптеспен мемлекеттік-жекешелік әріптестік жобасын және мемлекеттік-жекешелік әріптестік шартының талаптарын нақтылау бойынша келіссөздер жүргізеді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="270" w:name="z363"/>
+      <w:bookmarkEnd w:id="270"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6. Келіссөздер жүргізуге дайындық кезеңінде мемлекеттік-жекешелік әріптестік жобасы және мемлекеттік-жекешелік әріптестік шарты бойынша ескертулер мен ұсыныстарды конкурстық комиссия жазбаша нысанда әлеуетті жекеше әріптеске жіберуге тиіс.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Келіссөздер жүргізу қорытындылары бойынша конкурстық комиссия шешім қабылдайды.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Келіссөздер барысында жекеше әріптесті айқындау жөніндегі конкурс шарттарына өзгерістер енгізуге жол берілмейді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="271" w:name="z364"/>
+      <w:bookmarkEnd w:id="271"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      7. Егер конкурстық өтінімі үздік деп танылған әлеуетті жекеше әріптес конкурстық комиссияның ескертулері мен ұсыныстарына сәйкес конкурстық өтінімді және мемлекеттік-жекешелік әріптестік шартының талаптарын талқылаудан және нақтылаудан бас тартқан не оның ұсыныстары жекеше әріптесті айқындау жөніндегі конкурс шарттары тұрғысынан қолайсыз болып табылған жағдайда, онда конкурстық комиссия бұл конкурстық өтінімді қарамайды және үздік конкурстық өтінімді жаңадан таңдайды.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="272" w:name="z365"/>
+      <w:bookmarkEnd w:id="272"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      8. Жекеше әріптесті айқындау жөніндегі конкурс қорытындылары бойынша конкурстық комиссияның шешімімен үздік конкурстық өтінім айқындалады, ал өтінім беруші жекеше әріптесті айқындау жөніндегі конкурс жеңімпазы деп танылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="273" w:name="z366"/>
+      <w:bookmarkEnd w:id="273"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      9. Конкурсты ұйымдастырушы конкурстық комиссияның шешімі негізінде жекеше әріптесті айқындау жөніндегі конкурстың жеңімпазымен мемлекеттік-жекешелік әріптестік шартын жасасады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="274" w:name="z367"/>
+      <w:bookmarkEnd w:id="274"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      10. Мемлекеттік-жекешелік әріптестік шартын жасасу мерзімі жекеше әріптесті айқындау жөніндегі конкурс қорытындылары шығарылған күннен бастап күнтізбелік тоқсан күннен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>41-бап. Жекеше әріптесті айқындау жөніндегі жабық конкурс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өткізудің ерекшеліктері</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Жекеше әріптесті айқындау жөніндегі жабық конкурс осы Заңның ережелері ескеріле отырып, мемлекеттік жоспарлау жөніндегі орталық уәкілетті орган айқындайтын тәртіппен өткізіледі.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Жекеше әріптесті айқындау жөніндегі жабық конкурс өткізудің шарттары, күні, орны мен уақыты туралы ақпаратты, сондай-ақ оның нәтижелері туралы мәліметтерді конкурсты ұйымдастырушы әлеуетті жекеше әріптестерге жазбаша нысанда жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>42-бап. Екі кезеңдік рәсімдерді пайдалана отырып, жекеше</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...131 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әріптесті айқындау жөніндегі конкурсты өткізудің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...38 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ерекшеліктері</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Конкурсты ұйымдастырушы қолданылу аясын және (немесе) мемлекеттік-жекешелік әріптестік объектісін техникалық жағынан күрделі және (немесе) бірегей ретінде айқындаған жағдайларда, екі кезеңдік рәсімдерді пайдалана отырып, жекеше әріптесті айқындау жөніндегі конкурс өткізіледі. Конкурсты ұйымдастырушы біліктілік іріктеуден өткен әлеуетті жекеше әріптестердің техникалық ұсыныстары негізінде мемлекеттік-жекешелік әріптестік объектісінің техникалық-экономикалық және пайдалану сипаттамаларын қалыптастыруды жүзеге асырады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="275" w:name="z369"/>
+      <w:bookmarkEnd w:id="275"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Екі кезеңдік рәсімдерді пайдалана отырып, жекеше әріптесті айқындау жөніндегі конкурс екі кезеңді қамтиды.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Бірінші кезеңде мынадай іс-шаралар жүзеге асырылады:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="276" w:name="z370"/>
+      <w:bookmarkEnd w:id="276"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) техникалық тапсырманы қалыптастыру;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="277" w:name="z371"/>
+      <w:bookmarkEnd w:id="277"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>                  </w:t>
-[...55 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+        <w:t>      2) екi кезеңдiк рәсiмдердi пайдалана отырып, жекеше әріптесті айқындау жөнiндегi конкурсты өткiзу туралы хабарландыруды жариялау;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="278" w:name="z372"/>
+      <w:bookmarkEnd w:id="278"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) конкурсты ұйымдастырушының әлеуетті жекеше әріптестерге техникалық тапсырма беруі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="279" w:name="z373"/>
+      <w:bookmarkEnd w:id="279"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) әлеуетті жекеше әріптестердің техникалық тапсырмаға сәйкес әзірленген техникалық ұсыныстарды беруі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="280" w:name="z374"/>
+      <w:bookmarkEnd w:id="280"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) конкурсты ұйымдастырушының техникалық ұсыныстарды қарауы және әлеуетті жекеше әріптестермен мемлекеттік-жекешелік әріптестік объектісінің техникалық-экономикалық және пайдалану сипаттамаларына және мемлекеттік-жекешелік әріптестік шарты жобасының талаптарына қатысты мәселелерді талқылау;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="281" w:name="z375"/>
+      <w:bookmarkEnd w:id="281"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6) конкурсты ұйымдастырушының мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасын әзірлеуі және бекітуі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="282" w:name="z376"/>
+      <w:bookmarkEnd w:id="282"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      7) бірінші кезеңде техникалық ұсыныстарды берген әлеуетті жекеше әріптестерге конкурсты ұйымдастырушының жекеше әріптесті айқындау жөніндегі конкурстың екiншi кезеңiне қатысуға шақыру жiберуi.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Екінші кезеңде осы Заңның </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:anchor="z40" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Местные исполнительные органы</w:t>
+          <w:t>40-бабының</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...181 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ережелеріне сәйкес жекеше әріптесті айқындау жөніндегі конкурсты өткізу үшін көзделген іс-шаралар жүзеге асырылады.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>43-бап. Оңайлатылған конкурстық рәсімдерді пайдалана</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>партнерства</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>отырып, жекеше әріптесті айқындау жөніндегі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>конкурс өткізудің ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...12 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Оңайлатылған конкурстық рәсімдерді пайдалана отырып, жекеше әріптесті айқындау жөніндегі конкурс мынадай шарттардың барлығы сақталған кезде өткізіледі:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="283" w:name="z378"/>
+      <w:bookmarkEnd w:id="283"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) жергілікті мемлекеттік-жекешелік әріптестік жобасының іске асырылуы жүзеге асырылады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="284" w:name="z379"/>
+      <w:bookmarkEnd w:id="284"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) мемлекеттік-жекешелік әріптестік жобасының үлгілік конкурстық құжаттамасы пайдаланылады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="285" w:name="z380"/>
+      <w:bookmarkEnd w:id="285"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) мемлекеттік-жекешелік әріптестіктің үлгілік шарты пайдаланылады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="286" w:name="z381"/>
+      <w:bookmarkEnd w:id="286"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) мемлекеттік-жекешелік әріптестік жобасы табиғи монополиялар саласына жатпайды;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="287" w:name="z382"/>
+      <w:bookmarkEnd w:id="287"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) мемлекеттік-жекешелік әріптестік объектісінің құны төрт миллион айлық есептік көрсеткіштен аспайды.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="288" w:name="z383"/>
+      <w:bookmarkEnd w:id="288"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Оңайлатылған конкурстық рәсімдерді пайдалана отырып, жекеше әріптесті айқындау жөніндегі конкурсқа </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58" w:anchor="z44" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>определяются</w:t>
+          <w:t>Ұлттық кәсіпкерлер палатасы</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...117 lines deleted...]
-        <w:t>      7) ведению перечня проектов государственно-частного партнерства, планируемых к реализации.</w:t>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қалыптастыратын әлеуетті жекеше әріптестер тізілімінен әлеуетті жекеше әріптестер біліктілік іріктеу жүргізілместен жіберіледі.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="289" w:name="z384"/>
+      <w:bookmarkEnd w:id="289"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Оңайлатылған конкурстық рәсімдерді пайдалана отырып, жекеше әріптесті айқындау жөніндегі конкурсты өткізу кезінде мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасын бекіту, мемлекеттік-жекешелік әріптестік шартына қол қою осы Заңда көзделген сараптамалар жүргізілместен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="27"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>44-бап. Тікелей келіссөздер негізінде жекеше әріптесті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="27"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>айқындау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Тікелей келіссөздер негізінде жекеше әріптесті айқындау мемлекеттік жоспарлау жөніндегі орталық уәкілетті орган айқындайтын тәртіппен жүзеге асырылады және мынадай:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="290" w:name="z386"/>
+      <w:bookmarkEnd w:id="290"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) мемлекеттік-жекешелік әріптестік жобасына өзінің меншік құқығындағы немесе ұзақ мерзімді жалға алынған объектіге қатысты әлеуетті жекеше әріптес бастамашылық жасаған;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="291" w:name="z387"/>
+      <w:bookmarkEnd w:id="291"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) мемлекеттік-жекешелік әріптестік жобасы әлеуетті жекеше әріптеске тиесілі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>зияткерлік шығармашылық қызмет нәтижелеріне айрықша құқықтарды іске асырумен ажырамас байланыста болатын жағдайларда қолданылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="292" w:name="z388"/>
+      <w:bookmarkEnd w:id="292"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Тікелей келіссөздер негізінде жекеше әріптесті айқындау мынадай реттілік сатылары арқылы жүзеге асырылады:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="293" w:name="z389"/>
+      <w:bookmarkEnd w:id="293"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) әлеуетті жекеше әріптестің мемлекеттік-жекешелік әріптестік жобасына бастамашылық жасауы;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="294" w:name="z390"/>
+      <w:bookmarkEnd w:id="294"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) мемлекеттік-жекешелік әріптестік жобасының негізгі техникалық-экономикалық өлшемдері және бюджеттен сұралатын төлемдер және (немесе) мемлекеттік қолдау шаралары көрсетіле отырып, мемлекеттік-жекешелік әріптестік жобасына бастамашылық жасау туралы хабарлама;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="295" w:name="z391"/>
+      <w:bookmarkEnd w:id="295"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) мемлекеттік әріптестің мемлекеттік-жекешелік әріптестік жобасының тұжырымдамасына сараптама жасауы;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="296" w:name="z392"/>
+      <w:bookmarkEnd w:id="296"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) мемлекеттік-жекешелік әріптестік шартының әлеуетті тараптары арасында мемлекеттік-жекешелік әріптестік шартының талаптары туралы келіссөздер жүргізу;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="297" w:name="z393"/>
+      <w:bookmarkEnd w:id="297"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) мемлекеттік-жекешелік әріптестік шартын жасасу.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="298" w:name="z394"/>
+      <w:bookmarkEnd w:id="298"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Әлеуетті жекеше әріптестер тарапынан ұсыныстар саны жоспарланатын мемлекеттік-жекешелік әріптестік жобасы шеңберінде тауарларға, жұмыстар мен көрсетілетін қызметтерге қажеттіліктен асып түскен жағдайда, жекеше әріптес жекеше әріптесті айқындау жөніндегі конкурс тәсілімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="27"/>
-[...16 lines deleted...]
-        <w:t>СУБЪЕКТОВ КВАЗИГОСУДАРСТВЕННОГО СЕКТОРА</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>45-бап. Мемлекеттік-жекешелік әріптестік шарты</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...84 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекеттік-жекешелік әріптестік шарты жекеше әріптесті айқындау жөніндегі конкурс нәтижелері негізінде не осы Заңда белгіленген жағдайларда тікелей келіссөздер жүргізу қорытындылары бойынша жасалады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="299" w:name="z396"/>
+      <w:bookmarkEnd w:id="299"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Осы Заңның </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59" w:anchor="z43" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>законодательством</w:t>
+          <w:t>43-бабында</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...99 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда мемлекеттік-жекешелік әріптестік шарты мемлекеттік жоспарлау жөніндегі орталық уәкілетті орган бекітетін мемлекеттік-жекешелік әріптестіктің үлгілік шарты негізінде жасалады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="300" w:name="z397"/>
+      <w:bookmarkEnd w:id="300"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Мемлекеттік-жекешелік әріптестік шарты жазбаша нысанда жасалады. Мемлекеттік-жекешелік әріптестік шартының жазбаша нысанын сақтамау мемлекеттік-жекешелік әріптестік шартының жарамсыздығына әкеп соғады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="301" w:name="z398"/>
+      <w:bookmarkEnd w:id="301"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4. Мемлекеттік-жекешелік әріптестік шарты Қазақстан Республикасының заңнамасында көзделген әртүрлі шарттардың элементтерін қамтитын шарт болып табылады. Мемлекеттік-жекешелік әріптестік шарты тараптарының қатынастарына тиісті бөліктерде, егер тараптардың келісімінен немесе мемлекеттік-жекешелік әріптестік шартының мәнінен өзгедей туындамаса, элементтері осы мемлекеттік-жекешелік әріптестік шартында қамтылатын шарттар туралы заңнама қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>46-бап. Мемлекеттік-жекешелік әріптестік шартының мазмұны</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекеттік-жекешелік әріптестік шартында мынадай ережелер қамтылуға тиіс:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="302" w:name="z400"/>
+      <w:bookmarkEnd w:id="302"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) мемлекеттік-жекешелік әріптестік объектісі және мемлекеттік-жекешелік әріптестік жобасын іске асыру кезеңі ішінде мемлекеттік-жекешелік әріптестіктің көрсетілген объектісіне мүліктік құқықтар (оның ішінде меншік құқығы) туралы мәліметтер;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="303" w:name="z401"/>
+      <w:bookmarkEnd w:id="303"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) мемлекеттік-жекешелік әріптестік объектісін салудың, құрудың, реконструкциялаудың, жаңғыртудың және (немесе) пайдаланудың шарттары мен көлемдері;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="304" w:name="z402"/>
+      <w:bookmarkEnd w:id="304"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) мемлекеттік-жекешелік әріптестік жобасын қаржыландыру мөлшерлері, мерзімдері мен шарттары, сондай-ақ инвестициялардың мөлшерлері, мерзімдері мен шарттары;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="305" w:name="z403"/>
+      <w:bookmarkEnd w:id="305"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) шығындарды өтеу және кіріс алу көздері, мемлекеттiк қолдау ұсынылған жағдайда оның түрлерi, көлемдерi, ұсынылу мерзiмдерi мен шарттары;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="306" w:name="z404"/>
+      <w:bookmarkEnd w:id="306"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) мемлекеттік-жекешелік әріптестік шарты шеңберінде жүзеге асырылатын қызмет </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>түрлері;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="307" w:name="z405"/>
+      <w:bookmarkEnd w:id="307"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6) мемлекеттік-жекешелік әріптестік шарты бойынша жұмыстардың, көрсетiлетiн қызметтердің көлемдері мен түрлерi;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="308" w:name="z406"/>
+      <w:bookmarkEnd w:id="308"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      7) тауарлардың, жұмыстар мен көрсетілетін қызметтердің сапасына қойылатын талаптар;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="309" w:name="z407"/>
+      <w:bookmarkEnd w:id="309"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      8) мемлекеттік-жекешелік әріптестік жобасы шеңберінде өндірілетін тауарларға, жұмыстар мен көрсетілетін қызметтерге тарифтерді (бағаларды, алымдар мөлшерлемелерін) қалыптастыру және бекіту тәртібі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="310" w:name="z408"/>
+      <w:bookmarkEnd w:id="310"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      9) мемлекеттік-жекешелік әріптестік жобасын іске асыру мерзімі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="311" w:name="z409"/>
+      <w:bookmarkEnd w:id="311"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      10) операторды (операторларды) тағайындау тәртібі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="312" w:name="z410"/>
+      <w:bookmarkEnd w:id="312"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      11) мемлекеттік-жекешелік әріптестік шарты тараптарының мүдделерін білдіретін уәкілетті тұлғалар туралы мәліметтер;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="313" w:name="z411"/>
+      <w:bookmarkEnd w:id="313"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      12) мемлекеттік-жекешелік әріптестік шартын орындау үшін тартылатын тұлғалардың құқықтары мен міндеттері;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="314" w:name="z412"/>
+      <w:bookmarkEnd w:id="314"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      13) қоршаған ортаны қорғау және жұмыстарды жүргізу қауіпсіздігі жөніндегі талаптар;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="315" w:name="z413"/>
+      <w:bookmarkEnd w:id="315"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      14) мемлекеттік-жекешелік әріптестік шарты тараптарының құқықтары мен міндеттері;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="316" w:name="z414"/>
+      <w:bookmarkEnd w:id="316"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      15) мемлекеттік-жекешелік әріптестік шартының тараптары арасында тәуекелдерді бөлу және тәуекелдерді басқару жөніндегі іс-шаралардың сипаты;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="317" w:name="z415"/>
+      <w:bookmarkEnd w:id="317"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      16) мемлекеттік-жекешелік әріптестік шарты тараптарының жауапкершілігі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="318" w:name="z416"/>
+      <w:bookmarkEnd w:id="318"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      17) мемлекеттік-жекешелік әріптестік шартын өзгерту және бұзу шарттары;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="319" w:name="z417"/>
+      <w:bookmarkEnd w:id="319"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      18) мемлекеттік-жекешелік әріптестік шарты бойынша дауларды шешу тәртібі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="320" w:name="z418"/>
+      <w:bookmarkEnd w:id="320"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      19) мемлекеттік-жекешелік әріптестік шарты тараптарының қабылдаған міндеттемелерді орындауын бағалау өлшемшарттары, оларды орындамаған немесе тиісінше орындамаған жағдайларда тұрақсыздық айыбын төлеу;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="321" w:name="z419"/>
+      <w:bookmarkEnd w:id="321"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      20) мемлекеттік-жекешелік әріптестік шартын орындаудан біржақты бас тартудың айрықша жағдайлары;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="322" w:name="z420"/>
+      <w:bookmarkEnd w:id="322"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      21) мемлекеттік-жекешелік әріптестік шарты мерзімінен бұрын тоқтатылған жағдайда залалдарды өтеудің тәртібі мен мерзімдері;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="323" w:name="z421"/>
+      <w:bookmarkEnd w:id="323"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      22) мемлекеттік-жекешелік әріптестік шарты бойынша берiлетiн мүлiктi күтiп-ұстау ауыртпалығының, сондай-ақ көрсетiлген мүлiктiң кездейсоқ жойылу немесе кездейсоқ бүлiну тәуекелдерiнiң өту шарттары мен мерзiмдерi;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="324" w:name="z422"/>
+      <w:bookmarkEnd w:id="324"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      23) мемлекеттік-жекешелік әріптестік шартының орындалуын бақылауды жүзеге асыру тәртібі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="325" w:name="z423"/>
+      <w:bookmarkEnd w:id="325"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      24) мемлекеттік-жекешелік әріптестік шарты тараптарының толық атауы;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="326" w:name="z424"/>
+      <w:bookmarkEnd w:id="326"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      25) мемлекеттік-жекешелік әріптестік шарты тараптарының орналасқан жерi (заңды мекенжайы) және банктiк деректемелерi;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="327" w:name="z425"/>
+      <w:bookmarkEnd w:id="327"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      26) мемлекеттік-жекешелік әріптестік шартының қолданылу мерзімі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="328" w:name="z426"/>
+      <w:bookmarkEnd w:id="328"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      27) мемлекеттік-жекешелік әріптестік жобасын іске асырудың өзге де шарттары.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="329" w:name="z427"/>
+      <w:bookmarkEnd w:id="329"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Институционалдық мемлекеттік-жекешелік әріптестік шартында, осы баптың </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60" w:anchor="z399" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>инфраструктурным облигациям</w:t>
+          <w:t>1-тармағында</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...39 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген шарттардан басқа:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="330" w:name="z428"/>
+      <w:bookmarkEnd w:id="330"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) мемлекеттік-жекешелік әріптестік компаниясының органдарын қалыптастыру тәртібі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="331" w:name="z429"/>
+      <w:bookmarkEnd w:id="331"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) мемлекеттік-жекешелік әріптестік компаниясының жарғылық капиталын қалыптастыру мен толықтыру тәртібі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="332" w:name="z430"/>
+      <w:bookmarkEnd w:id="332"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) мемлекеттік-жекешелік әріптестік компаниясының акционерлері (қатысушылары) арасындағы қатынастар;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="333" w:name="z431"/>
+      <w:bookmarkEnd w:id="333"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) корпоративтік дауларды шешу тәртібі қамтылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="334" w:name="z432"/>
+      <w:bookmarkEnd w:id="334"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Егер жекеше әріптес Қазақстан Республикасының бейрезиденті болып табылса, мемлекеттік-жекешелік әріптестік шарты бойынша қолданылатын құқықты мемлекеттік-жекешелік әріптестік шартының тараптары айқындайды.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="335" w:name="z433"/>
+      <w:bookmarkEnd w:id="335"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      4. Мемлекеттік-жекешелік әріптестік шарты қазақ, орыс және мемлекеттік-жекешелік әріптестік шарты тараптарының келісімі бойынша айқындалған өзге де тілдерде жасалуға тиіс.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="336" w:name="z434"/>
+      <w:bookmarkEnd w:id="336"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5. Мемлекеттік-жекешелік әріптестіктің жекелеген түрлері бойынша мемлекеттік-жекешелік әріптестік шарттарының мазмұнына қойылатын талаптар Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61" w:anchor="z121" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>законодательством</w:t>
+          <w:t>тиісті</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...164 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62" w:anchor="z121" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Национальная палата предпринимателей</w:t>
+          <w:t>заңдарында</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...46 lines deleted...]
-        <w:t>      4) участию в мониторинге реализации проектов государственно-частного партнерства.</w:t>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...22 lines deleted...]
-        <w:t>государственно-частном партнерстве</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>47-бап. Жекеше әріптестің кредиторымен тікелей келісім</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...600 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Жекеше әріптестің кредиторымен тікелей келісімде мынадай шарттар көзделеді:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      1) мемлекеттік-жекешелік әріптестік шарты бойынша міндеттемелердің мемлекеттік-жекешелік әріптестік шарты талаптарының орындалмауына әкеп соқтыратындай елеулі бұзылу жағдайлары туралы мемлекеттік әріптестің жекеше әріптес кредиторларына хабарлау міндеттемесі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="337" w:name="z436"/>
+      <w:bookmarkEnd w:id="337"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) мемлекеттік-жекешелік әріптестік шарты және (немесе) талап ету құқығын біреуге беру бойынша құқықтарды кепілге беру немесе мемлекеттік әріптестің келісуімен жекеше әріптестің борышын аудару;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="338" w:name="z437"/>
+      <w:bookmarkEnd w:id="338"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) жекеше әріптес мемлекеттік-жекешелік әріптестік шарты бойынша өзінің міндеттемелерін мемлекеттік-жекешелік әріптестік шартының талаптары бойынша оның орындалмауына әкеп соқтыратындай етіп елеулі бұзған жағдайда, жекеше әріптес кредиторларының жекеше әріптесті ауыстыруды талап ету, сондай-ақ жекеше әріптестің жаңа кандидатурасын ұсыну құқығы;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="339" w:name="z438"/>
+      <w:bookmarkEnd w:id="339"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) осы баптың </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId63" w:anchor="z437" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>законами</w:t>
+          <w:t>3) тармақшасында</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...156 lines deleted...]
-        <w:t>      8. Организатор конкурса либо прямых переговоров направляет центральному уполномоченному органу по государственному планированию решения судов, вступившие в законную силу, о признании потенциального частного партнера недобросовестным потенциальным частным партнером в течение пяти рабочих дней с момента получения таких решений.</w:t>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда жекеше әріптесті ауыстыру тәртібі;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="340" w:name="z439"/>
+      <w:bookmarkEnd w:id="340"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де шарттар.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...43 lines deleted...]
-        <w:t>частного партнера</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>48-бап. Мемлекеттік-жекешелік әріптестік шартының мерзімі</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...462 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекеттік-жекешелік әріптестік шартының мерзімі осы Заңның 4-бабының </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId64" w:anchor="z100" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Конкурсная документация</w:t>
+          <w:t>2) тармақшасында</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...39 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген мемлекеттік-жекешелік әріптестік жобасын іске асыру мерзімінен аспауға тиіс.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="341" w:name="z441"/>
+      <w:bookmarkEnd w:id="341"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Мемлекеттік-жекешелік әріптестік шарты тараптарының келісуі бойынша оның қолданылу мерзімі осы Заңның 4-бабының </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId65" w:anchor="z100" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>статьи 20</w:t>
+          <w:t>2) тармақшасында</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген мерзім шегінде ұзартылуы мүмкін.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="342" w:name="z442"/>
+      <w:bookmarkEnd w:id="342"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Мемлекеттік-жекешелік әріптестік шартының қолданылу мерзімі мынадай жағдайларда:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="343" w:name="z443"/>
+      <w:bookmarkEnd w:id="343"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) мемлекеттік-жекешелік әріптестік шартының тараптарына байланысты емес мән-жайлар нәтижесінде мемлекеттік-жекешелік әріптестік жобасы кідіртілгенде немесе тоқтатыла тұрғанда;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="344" w:name="z444"/>
+      <w:bookmarkEnd w:id="344"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) мемлекеттік әріптестің және (немесе) мемлекеттік органдардың әрекеттері немесе әрекетсіздігі нәтижесінде мемлекеттік-жекешелік әріптестік жобасы тоқтатыла тұрғанда;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="345" w:name="z445"/>
+      <w:bookmarkEnd w:id="345"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) мемлекеттік әріптестің мемлекеттік-жекешелік әріптестік шартында көзделмеген талаптарды қоюы нәтижесінде мемлекеттік-жекешелік әріптестік жобасын іске асыруға байланысты шығыстар ұлғайғанда мемлекеттік-жекешелік әріптестік шартында айқындалған тәртіппен сот шешімімен ұзартылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>49-бап. Мемлекеттік-жекешелік әріптестік шартын бұзу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>негіздері</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекеттік-жекешелік әріптестік шарты мемлекеттік-жекешелік әріптестік шарты тараптарының келісуі бойынша өзгертілуі және бұзылуы мүмкін.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="346" w:name="z447"/>
+      <w:bookmarkEnd w:id="346"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Мемлекеттік әріптестің талап етуі бойынша мемлекеттік-жекешелік әріптестік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>шарты:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="347" w:name="z448"/>
+      <w:bookmarkEnd w:id="347"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) жекеше әріптес мемлекеттік-жекешелік әріптестік шартын елеулі бұзған кезде;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="348" w:name="z449"/>
+      <w:bookmarkEnd w:id="348"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) егер жекеше әріптес өзінің дәрменсіздігіне (банкроттығына) байланысты мемлекеттік-жекешелік әріптестік жобасын жүзеге асыруға қабілетсіз болғанда;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="349" w:name="z450"/>
+      <w:bookmarkEnd w:id="349"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) қоғам мен мемлекет мүддесінде, оның ішінде мұндай әрекеттер ұлттық қауіпсіздікті, халық денсаулығын және оның имандылығын қамтамасыз ету мақсатында жасалғанда ғана сот шешімімен бұзылуы мүмкін.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="350" w:name="z451"/>
+      <w:bookmarkEnd w:id="350"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Жекеше әріптестің талап етуі бойынша мемлекеттік-жекешелік әріптестік шарты мемлекеттік әріптес және (немесе) мемлекеттік орган мемлекеттік-жекешелік әріптестік шартын елеулі бұзған кезде ғана сот шешімімен бұзылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>50-бап. Мемлекеттік-жекешелік әріптестік шарты бойынша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талап етуді біреуге беру және жекеше әріптестің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>борышын аудару</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Егер Қазақстан Республикасының заңдарында өзгеше белгіленбесе, мемлекеттік-жекешелік әріптестік шарты бойынша </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId66" w:anchor="z388" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>статьи 21</w:t>
+          <w:t>талап етуді біреуге беру</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...623 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және жекеше әріптестің </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId67" w:anchor="z391" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>банковскую гарантию</w:t>
+          <w:t>борышын аудару</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...29 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, мемлекеттік әріптестің жазбаша келісімі және жекеше әріптестің құқықтары мен міндеттері өтетін тұлға жалпы және қосымша (арнайы) біліктілік талаптарына сай болған жағдайда ғана жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>51-бап. Мемлекеттік-жекешелік әріптестік шарты бойынша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кепіл нысанасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Егер Қазақстан Республикасының мемлекеттік-жекешелік әріптестіктің жекелеген түрлері туралы заңдарында өзгеше белгіленбесе, жекеше әріптес мемлекеттік-жекешелік әріптестік шарты бойынша өзінің құқықтарын мемлекеттік әріптестің жазбаша келісімімен ғана </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId68" w:anchor="z341" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>пункте 5</w:t>
+          <w:t>кепілге</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...69 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6-тарау. ИНСТИТУЦИОНАЛДЫҚ МЕМЛЕКЕТТІК-ЖЕКЕШЕЛІК ӘРІПТЕСТІКТІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>ҚҰҚЫҚТЫҚ РЕТТЕУДІҢ ЕРЕКШЕЛІКТЕРІ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>52-бап. Институционалдық мемлекеттік-жекешелік әріптестік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Институционалдық мемлекеттік-жекешелік әріптестікті іске асыру үшін мемлекеттік әріптес пен жекеше әріптес мемлекеттік-жекешелік әріптестік компаниясын құрады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="351" w:name="z453"/>
+      <w:bookmarkEnd w:id="351"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Мемлекеттік-жекешелік әріптестік компаниясы өз қызметін </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId69" w:anchor="z4" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>пунктом 5</w:t>
+          <w:t>акционерлік қоғамның</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...713 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId70" w:anchor="z3" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>статьи 40</w:t>
+          <w:t>жауапкершілігі шектеулі серіктестіктің</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...132 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ұйымдық-құқықтық нысанында жүзеге асырады, онда мемлекеттік әріптес пен жекеше әріптес жиынтығында дауыс беретін акциялардың (жарғылық капиталға қатысу үлестерінің) бір жүз пайызына ие болады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Егер мемлекеттік әріптес пен жекеше әріптес мемлекеттік-жекешелік әріптестік компаниясын жауапкершілігі шектеулі серіктестіктің ұйымдық-құқықтық нысанында құруды көздейтін жағдайда, олар жауапкершілігі шектеулі серіктестіктің </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId71" w:anchor="z16" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>типовая конкурсная документация</w:t>
+          <w:t>құрылтай шарты</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...19 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шеңберінде мемлекеттік-жекешелік әріптестік шартын жасасуға құқылы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Егер мемлекеттік әріптес пен жекеше әріптес мемлекеттік-жекешелік әріптестік компаниясын акционерлік қоғамның ұйымдық-құқықтық нысанында құруды көздейтін жағдайда, мемлекеттік әріптес пен жекеше әріптес арасындағы қатынастар мемлекеттік-жекешелік әріптестік шартымен реттеледі.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Мемлекеттік-жекешелік әріптестік компаниясының қызметі осы Заңда реттелмеген бөлігінде Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId72" w:anchor="z3" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>типовой договор</w:t>
+          <w:t>акционерлік қоғамдар</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...60 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId73" w:anchor="z2" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Национальной палатой предпринимателей</w:t>
+          <w:t xml:space="preserve">жауапкершілігі </w:t>
         </w:r>
-      </w:hyperlink>
-[...294 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>статьей 43</w:t>
+          <w:lastRenderedPageBreak/>
+          <w:t>шектеулі және қосымша жауапкершілігі бар серіктестіктер</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туралы заңнамасымен реттеледі.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="352" w:name="z454"/>
+      <w:bookmarkEnd w:id="352"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Мемлекеттік-жекешелік әріптестік компаниясының жарғылық капиталына қатысу үшін мемлекеттік бюджеттен ақша бөлу Қазақстан Республикасының бюджет </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId74" w:anchor="z1666" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>утверждаемого</w:t>
+          <w:t>заңнамасына</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...56 lines deleted...]
-        <w:t>      4. Договор государственно-частного партнерства является договором, содержащим элементы различных договоров, предусмотренных законодательством Республики Казахстан. К отношениям сторон договора государственно-частного партнерства применяется в соответствующих частях законодательство о договорах, элементы которых содержатся в данном договоре государственно-частного партнерства, если иное не вытекает из соглашения сторон или существа договора государственно-частного партнерства.</w:t>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="353" w:name="z455"/>
+      <w:bookmarkEnd w:id="353"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4. Мемлекеттік-жекешелік әріптестік шартында жекеше әріптестің мемлекеттік әріптеске немесе мемлекеттік әріптестің жекеше әріптеске мемлекеттік-жекешелік әріптестік компаниясының өзіне тиесілі дауыс беретін акцияларына (қатысу үлестеріне) меншік құқықтарын беруі (өтеулі немесе өтеусіз) көзделуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>53-бап. Мемлекеттік-жекешелік әріптестік компаниясының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>партнерства</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жарғысы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...299 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекеттік-жекешелік әріптестік компаниясының жарғысында мемлекеттік-жекешелік әріптестік жобасының атауы көрсетіле отырып, заңды тұлғаның мемлекеттік-жекешелік әріптестік жобасын іске асыру мақсатында әрекет ететіні жөнінде мәлімет қамтылуға тиіс.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Мемлекеттік-жекешелік әріптестік компаниясы жарғысының ережелері мемлекеттік-жекешелік әріптестік шартына қайшы келмеуге тиіс.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="354" w:name="z457"/>
+      <w:bookmarkEnd w:id="354"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Мемлекеттік-жекешелік әріптестік шарты мен мемлекеттік-жекешелік әріптестік компаниясы жарғысының арасында қайшылықтар болған жағдайда:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="355" w:name="z458"/>
+      <w:bookmarkEnd w:id="355"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) егер олар мемлекеттік әріптес пен жекеше әріптес арасындағы ішкі қатынастарға жататын болса, мемлекеттік-жекешелік әріптестік шартының;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="356" w:name="z459"/>
+      <w:bookmarkEnd w:id="356"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) егер оларды қолдану мемлекеттік-жекешелік әріптестік компаниясының үшінші тұлғалармен қатынастары үшін мәні болса, жарғының талаптары қолданылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>54-бап. Мемлекеттік-жекешелік әріптестік компаниясын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құқықтық реттеу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекеттік әріптестің не жекеше әріптестің мемлекеттік-жекешелік әріптестік компаниясына қатысуын тоқтатудың шарттары мен тәртібі мемлекеттік-жекешелік әріптестік шартында айқындалады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="357" w:name="z461"/>
+      <w:bookmarkEnd w:id="357"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Мемлекеттік әріптестің мемлекеттік-жекешелік әріптестік компаниясының өзіне тиесілі дауыс беретін акцияларын (қатысу үлестерін) үшінші тұлғалардың пайдасына иеліктен шығаруына, кепілге қоюына немесе оған өзгеше ауыртпалық салуына жекеше әріптестің келісімімен ғана жол беріледі.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Жекеше әріптестің мемлекеттік-жекешелік әріптестік компаниясының өзіне тиесілі дауыс беретін акцияларын (қатысу үлестерін) үшінші тұлғалардың пайдасына иеліктен шығаруына, кепілге қоюына немесе оған өзгеше ауыртпалық салуына мемлекеттік әріптестің келісімімен ғана жол беріледі.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="358" w:name="z462"/>
+      <w:bookmarkEnd w:id="358"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Мемлекеттік әріптес пен жекеше әріптестің келісімінсіз:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="359" w:name="z463"/>
+      <w:bookmarkEnd w:id="359"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) мемлекеттік-жекешелік әріптестік компаниясының жарғылық капиталын ұлғайтуға немесе, міндетті енгізілуі Қазақстан Республикасының заңнамасында көзделген өзгерістерді және (немесе) толықтыруларды қоспағанда, оның жарғысына өзгерістер және (немесе) толықтырулар енгізуге;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="360" w:name="z464"/>
+      <w:bookmarkEnd w:id="360"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) мемлекеттік-жекешелік әріптестік компаниясының облигациялар мен өзге де бағалы қағаздар шығаруына;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="361" w:name="z465"/>
+      <w:bookmarkEnd w:id="361"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) мемлекеттік-жекешелік әріптестік компаниясын қайта ұйымдастыруға және таратуға;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="362" w:name="z466"/>
+      <w:bookmarkEnd w:id="362"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) мемлекеттік-жекешелік әріптестік шартында немесе мемлекеттік-жекешелік әріптестік компаниясының жарғысында мемлекеттік әріптес пен жекеше әріптестің келісімін алу көзделген өзге де әрекеттерді жасауға жол берілмейді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="363" w:name="z467"/>
+      <w:bookmarkEnd w:id="363"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>      23) порядок осуществления контроля за исполнением договора государственно-частного партнерства;</w:t>
-[...83 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+        <w:t>      4. Осы бапта көрсетілген жағдайларда келісім беру тәртібі мемлекеттік-жекешелік әріптестік шартында немесе мемлекеттік-жекешелік әріптестік компаниясының жарғысында айқындалуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7-тарау. ИННОВАЦИЯЛАРДАҒЫ ЖӘНЕ АРНАЙЫ ЭКОНОМИКАЛЫҚ АЙМАҚТАРДАҒЫ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>МЕМЛЕКЕТТІК-ЖЕКЕШЕЛІК ӘРІПТЕСТІКТІ ҚҰҚЫҚТЫҚ РЕТТЕУДІҢ ЕРЕКШЕЛІКТЕРІ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>55-бап. Инновациялардағы мемлекеттік-жекешелік әріптестік</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Инновациялардағы мемлекеттік-жекешелік әріптестік мынадай:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="364" w:name="z470"/>
+      <w:bookmarkEnd w:id="364"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) жаңа технологияларды, технологиялық процестерді, техникалық регламенттерді әзірлеу және оларды жетілдіру;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="365" w:name="z471"/>
+      <w:bookmarkEnd w:id="365"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) тәжірибелік үлгіні, тәжірибелік-конструкторлық қондырғыны дайындау, сынақтар (тәжірибелік-өнеркәсіптік сынақтарды қоса алғанда), зерттеулер (зертханалық зертеулерді қоса алғанда) жүргізу;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="366" w:name="z472"/>
+      <w:bookmarkEnd w:id="366"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) аз сериялы өндірісті (тәжірибелік-өнеркәсіптік өндірісті) ұйымдастыру және ғылыми-техникалық жобаларды іске асыру (стартап-компаниялар құруды қоса алғанда) міндеттеріне қол жеткізуге бағытталады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="367" w:name="z473"/>
+      <w:bookmarkEnd w:id="367"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Инновациялардағы мемлекеттік-жекешелік әріптестік мемлекеттік-жекешелік әріптестік жобасына байланысты зияткерлік қызмет нәтижелеріне айрықша құқықтарды бағалау (қайта бағалау) мәселелерін міндетті түрде көздеуге тиіс.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="368" w:name="z474"/>
+      <w:bookmarkEnd w:id="368"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Конкурстық комиссия, мемлекеттік органдардың лауазымды адамдары және басқа да мүдделі тұлғалар инновациялардағы мемлекеттік-жекешелік әріптестік жобасына байланысты құжаттарды коммерциялық және заңмен қорғалатын өзге де құпияның қорғалуын қамтамасыз етуді ескере отырып қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>56-бап. Арнайы экономикалық аймақтардағы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеттік-жекешелік әріптестік</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId75" w:anchor="z79" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>пунктом 1</w:t>
+          <w:t>Арнайы экономикалық аймақтардағы</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...109 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мемлекеттік-жекешелік әріптестік осы Заңның ережелеріне сәйкес іске асырылады және арнайы экономикалық аймақтың инфрақұрылым объектілерін жобалауға, салуға, құруға, реконструкциялауға, жаңғыртуға және пайдалануға бағытталады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="369" w:name="z476"/>
+      <w:bookmarkEnd w:id="369"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Арнайы экономикалық аймақтағы мемлекеттік-жекешелік әріптестік жобасын іске асыру кезінде мемлекеттік әріптес ретінде арнайы экономикалық аймақтың </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId76" w:anchor="z144" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>соответствующими</w:t>
+          <w:t>басқару органы</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> әрекет етеді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Бұл ретте арнайы экономикалық аймақтың басқару органы мемлекеттік-жекешелік әріптестік жобасына қатысу туралы өз шешімін арнайы экономикалық аймақтарды құру, олардың жұмыс істеуі және таратылуы саласындағы мемлекеттік реттеуді жүзеге асыратын </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId77" w:anchor="z20" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>законами</w:t>
+          <w:t>орталық атқарушы органмен</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және акциялардың бақылау пакетіне иелік ететін органмен келіседі.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="370" w:name="z477"/>
+      <w:bookmarkEnd w:id="370"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Арнайы экономикалық аймақтың басқару органы конкурсты ұйымдастырушы болып әрекет етеді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="371" w:name="z478"/>
+      <w:bookmarkEnd w:id="371"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4. Мемлекеттік-жекешелік әріптестік шартын жасасу жекеше әріптестің арнайы экономикалық аймақтың аумағында арнайы экономикалық аймақтың инфрақұрылымы объектілерін жобалау, салу, құру, реконструкциялау, жаңғырту және пайдалану жөніндегі қызметті жүзеге асыруы үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>частного партнера</w:t>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>8-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...100 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...22 lines deleted...]
-        <w:t>партнерства</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>57-бап. Дауларды шешу</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...12 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекеттік-жекешелік әріптестік шартын орындауға және тоқтатуға байланысты даулар Қазақстан Республикасының заңнамасында және мемлекеттік-жекешелік әріптестік шартында белгіленген тәртіппен шешіледі.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="372" w:name="z481"/>
+      <w:bookmarkEnd w:id="372"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Егер мемлекеттік-жекешелік әріптестік шартын орындауға және тоқтатуға байланысты даулар осы баптың 1-тармағына сәйкес шешілмесе, онда мемлекеттік-жекешелік әріптестік шартының тараптары дауды Қазақстан Республикасы заңнамасының талаптарына сәйкес сот тәртібімен, сондай-ақ «Төрелік туралы» Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId78" w:anchor="z23" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>статьи 4</w:t>
+          <w:t>Заңына</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...39 lines deleted...]
-        <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес төрелікке жүгіну арқылы шешуге құқылы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      Жекеше әріптес Қазақстан Республикасының бейрезиденті болып табылған жағдайда, ерекше маңызды мемлекеттік-жекешелік әріптестік жобаларына қатысты төрелік мемлекеттік-жекешелік әріптестік шарты тараптарының келісуі бойынша айқындалады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="373" w:name="z482"/>
+      <w:bookmarkEnd w:id="373"/>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Жекеше әріптесті айқындау тәртібіне байланысты даулар Қазақстан Республикасының соттарында шешіледі.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">      Ескерту. 57-бапқа өзгеріс енгізілді - ҚР 08.04.2016 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId79" w:anchor="z98" w:history="1">
+        <w:r w:rsidRPr="00F520FB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
-[...1841 lines deleted...]
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 489-V</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C6A68">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>58-бап. Қазақстан Республикасының мемлекеттік-жекешелік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әріптестік саласындағы заңнамасын бұзғаны үшін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>государственно-частного партнерства</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жауаптылық</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...9 lines deleted...]
-        <w:t>      Нарушение законодательства Республики Казахстан в области государственно-частного партнерства влечет ответственность, установленную законами Республики Казахстан.</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Қазақстан Республикасының мемлекеттік-жекешелік әріптестік саласындағы заңнамасын бұзу Қазақстан Республикасының заңдарында белгіленген жауаптылыққа әкеп соғады.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t>      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6A68">
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>Статья 59. Порядок введения в действие настоящего Закона</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>59-бап. Осы Заңды қолданысқа енгізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...9 lines deleted...]
-        <w:t>      Настоящий Закон вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Осы Заң алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6A68" w:rsidRPr="009C6A68" w:rsidRDefault="009C6A68" w:rsidP="009C6A68">
+    <w:p w:rsidR="00F520FB" w:rsidRPr="00F520FB" w:rsidRDefault="00F520FB" w:rsidP="00F520FB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="009C6A68">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F520FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>      Республики Казахстан                      Н. НАЗАРБАЕВ</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Президенті                                 Н.Назарбаев</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A75A23" w:rsidRDefault="00A75A23"/>
-    <w:sectPr w:rsidR="00A75A23">
+    <w:p w:rsidR="00A75A23" w:rsidRPr="00F520FB" w:rsidRDefault="00A75A23">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A75A23" w:rsidRPr="00F520FB">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -13657,53 +14356,53 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0490442F"/>
+    <w:nsid w:val="0BC406C9"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1734880A"/>
+    <w:tmpl w:val="E594F744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -13806,53 +14505,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B717F72"/>
+    <w:nsid w:val="2C707BA3"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0EDA0332"/>
+    <w:tmpl w:val="D17E4466"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -13955,53 +14654,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="309165F2"/>
+    <w:nsid w:val="3A1D2F49"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5FF25644"/>
+    <w:tmpl w:val="6D20CD3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -14104,53 +14803,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="38960E23"/>
+    <w:nsid w:val="44CC7830"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FB8E1848"/>
+    <w:tmpl w:val="5244599E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -14253,53 +14952,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3D4E0E0B"/>
+    <w:nsid w:val="48FF12E2"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="EB28FF2C"/>
+    <w:tmpl w:val="5A62FB8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -14402,53 +15101,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="57243946"/>
+    <w:nsid w:val="61472A00"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E9BECEE2"/>
+    <w:tmpl w:val="07AA5830"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -14551,53 +15250,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="62AF0F9B"/>
+    <w:nsid w:val="70763E34"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="BB543482"/>
+    <w:tmpl w:val="1478928C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -14700,53 +15399,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="67877D37"/>
+    <w:nsid w:val="739F607D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="F390A5E6"/>
+    <w:tmpl w:val="DA7435AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -14849,53 +15548,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7F8261B8"/>
+    <w:nsid w:val="7FC46269"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5CD26E78"/>
+    <w:tmpl w:val="62B425FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -14998,95 +15697,95 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009C6A68"/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsidRoot w:val="00F520FB"/>
     <w:rsid w:val="00A75A23"/>
+    <w:rsid w:val="00F520FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -15236,253 +15935,253 @@
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="40">
     <w:name w:val="Заголовок 4 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="icon">
     <w:name w:val="icon"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="note">
     <w:name w:val="note"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -15614,558 +16313,558 @@
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="40">
     <w:name w:val="Заголовок 4 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="icon">
     <w:name w:val="icon"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="note">
     <w:name w:val="note"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009C6A68"/>
+    <w:rsid w:val="00F520FB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
-    <w:div w:id="828134699">
+    <w:div w:id="1257321343">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="785781759">
+        <w:div w:id="584265533">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1946837884">
+            <w:div w:id="566569832">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1005674372">
+                <w:div w:id="846097670">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="664669583">
+                    <w:div w:id="450049409">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="224492581">
+            <w:div w:id="756362952">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1152523696">
+            <w:div w:id="776413407">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1393652726">
+                <w:div w:id="387537277">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1193961422">
+                    <w:div w:id="1406218002">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="1502624649">
+                    <w:div w:id="2144499229">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="891845204">
+                        <w:div w:id="1619683520">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
-                        <w:div w:id="1724711648">
+                        <w:div w:id="1877237066">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
-                    <w:div w:id="2128115036">
+                    <w:div w:id="584077484">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="352534889">
+                        <w:div w:id="1383867452">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
-                    <w:div w:id="2025596526">
+                    <w:div w:id="1684435693">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="98838070">
+            <w:div w:id="876967854">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1541622444">
+                <w:div w:id="409935834">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="758020322">
+                    <w:div w:id="1501848951">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="1535728175">
+                    <w:div w:id="1216552709">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="49153750">
+                <w:div w:id="511409354">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
-                <w:div w:id="566575275">
+                <w:div w:id="893660184">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1863857817">
+            <w:div w:id="1769933408">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z060000167_" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z040000588_" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z060000167_" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/P1500001057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/V1500012495" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/P080000387_" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/V14E0009877" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z060000167_" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1500000379" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1500000379" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z030000415_" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/K080000095_" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/K080000095_" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/V1500012495" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/P1400000995" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/K950001000_" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z000000078_" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z010000266_" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z100000291_" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/K990000409_" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1100000413" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/V1500012717" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/V1500012717" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/K080000095_" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/P1500001056" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1500000379" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1500000379" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1500000379" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z030000415_" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/K1500000375" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/K940001000_" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1100000469" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1600000489" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z010000245_" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/P040001389_" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1500000434" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1100000413" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1400000240" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/K080000095_" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/K950001000_" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/V1500012487" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/P1400001011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/V1500012495" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1500000379" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z060000167_" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/P1500001056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/V1500012495" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/V1500012495" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1500000379" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z980000220_" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1500000379" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/P040001389_" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/K990000409_" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/U1600000172" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/K080000095_" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/K080000095_" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/V1500012717" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/K030000442_" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/V080005231_" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z010000266_" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/K080000099_" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/K080000095_" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1300000129" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1500000379" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/V1500012495" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/K940001000_" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z980000220_" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1100000469" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/V1500012495" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/P1300000744" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/K080000099_" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1100000413" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1500000379" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/V1500012717" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z010000148_" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/P1100000376" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z060000167_" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/P1400001011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/V1500012495" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z030000461_" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1500000379" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1300000129" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z060000126_" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/K940001000_" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z980000220_" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1600000488" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/V1500012495" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/P040001389_" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z980000272_" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z070000234_" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/K950001000_" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z040000588_" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1400000240" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/V1500012487" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z100000291_" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/K080000095_" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/K080000095_" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/K030000442_" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1300000129" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1500000379" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1500000379" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/K940001000_" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1100000469" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/P1100000376" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z980000220_" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z010000245_" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/K080000095_" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/P040001389_" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1100000413" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1500000379" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/K950001000_" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/P080000387_" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z010000148_" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1500000379" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1300000129" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/K940001000_" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/K080000095_" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1600000489" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z060000167_" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/P040001389_" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1500000434" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/K080000095_" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/P1400001011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1500000379" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1500000379" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1500000379" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z980000220_" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1600000488" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/P040001389_" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/K940001000_" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z060000167_" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z060000167_" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z060000167_" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z070000234_" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/V14E0009877" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z030000461_" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1500000379" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1500000379" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z030000415_" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/P1400000995" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z010000266_" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z060000167_" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z030000415_" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/P1300000744" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z010000266_" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z000000078_" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1100000413" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/P1400001011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z010000148_" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1500000379" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/K940001000_" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/K080000099_" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/K080000095_" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/V080005231_" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z060000126_" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z980000220_" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1100000469" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/K080000095_" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z980000272_" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1100000413" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/K990000409_" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/K080000099_" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/K1500000375" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1500000379" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16413,66 +17112,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>30</Pages>
-[...1 lines deleted...]
-  <Characters>82326</Characters>
+  <Pages>29</Pages>
+  <Words>13943</Words>
+  <Characters>79477</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>686</Lines>
-  <Paragraphs>193</Paragraphs>
+  <Lines>662</Lines>
+  <Paragraphs>186</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>96575</CharactersWithSpaces>
+  <CharactersWithSpaces>93234</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ahmetov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>