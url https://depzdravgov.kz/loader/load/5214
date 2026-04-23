--- v0 (2025-10-09)
+++ v1 (2026-04-23)
@@ -1,1273 +1,2870 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00A8774D" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2057400" cy="571500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF4093">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>Міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сақтандыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жүйесіндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көмектің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бекіту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF4093">
-[...5 lines deleted...]
-        <w:t>Постановление Правительства Республики Казахстан от 20 июня 2019 года № 421.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкіметінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2019 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>маусымдағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 421 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>     </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Примечание РЦПИ!</w:t>
+        <w:t>      ЗҚАИ-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF4093">
-[...5 lines deleted...]
-        <w:t>Вводится в действие с 01.01.2020.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаңтардан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бастап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="z5"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> В соответствии с подпунктом 1) статьи 10 Закона Республики Казахстан от 16 ноября 2015 года "Об обязательном социальном медицинском страховании" Правительство Республики Казахстан ПОСТАНОВЛЯЕТ:</w:t>
+      <w:bookmarkStart w:id="1" w:name="z1"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сақтандыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" 2015 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қарашадағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республикасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-бабының 1) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақшасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республикасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкіметі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="z6"/>
+      <w:bookmarkStart w:id="2" w:name="z2"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00DF4093">
-[...28 lines deleted...]
-        <w:t>ощи в системе обязательного социального медицинского страхования.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қоса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>беріліп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отырған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>міндетт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сақтандыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жүйесіндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көмектің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бекітілсін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="z7"/>
+      <w:bookmarkStart w:id="3" w:name="z3"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>     </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 2. Настоящее постановление вводится в действие с 1 января 2020 года и подлежит официальному опубликованию.</w:t>
+        <w:t xml:space="preserve">      2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаңтардан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бастап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жариялануға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="260"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A8774D">
+      <w:tr w:rsidR="00396267">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="3"/>
-          <w:p w:rsidR="00A8774D" w:rsidRDefault="00DF4093">
+          <w:p w:rsidR="00396267" w:rsidRDefault="00BA546F">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>     </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Премьер-Министр</w:t>
-[...28 lines deleted...]
-              <w:t>Республики</w:t>
+              <w:t>Қазақстан</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Казахстан</w:t>
+              <w:t>Республикасының</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00396267" w:rsidRDefault="00396267">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00396267" w:rsidRDefault="00BA546F">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Премьер-Министрі</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A8774D" w:rsidRDefault="00DF4093">
+          <w:p w:rsidR="00396267" w:rsidRDefault="00BA546F">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">А. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мамин</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8774D" w:rsidRPr="00DF4093">
+      <w:tr w:rsidR="00396267">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A8774D" w:rsidRDefault="00DF4093">
+          <w:p w:rsidR="00396267" w:rsidRDefault="00BA546F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+          <w:p w:rsidR="00396267" w:rsidRDefault="00BA546F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF4093">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Утвержден</w:t>
+              <w:t>Қазақ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF4093">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DF4093">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>постановл</w:t>
+              <w:t>стан</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF4093">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>ением Правительства</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF4093">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DF4093">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>Республикасы</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF4093">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00DF4093">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>от 20 июня 2019 года № 421</w:t>
+              <w:t>Үкіметінің</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылғы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маусымдағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 421 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="z10"/>
-      <w:r w:rsidRPr="00DF4093">
+      <w:bookmarkStart w:id="4" w:name="z5"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>сақтандыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>жүйесіндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>көмектің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>тізбесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF4093">
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ескерту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тізбе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - ҚР </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкіметінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16.10.2020 № 673</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жарияланған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>он</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өткен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соң</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRDefault="00BA546F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="z6"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ережелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00396267" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="z11"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> В медицинскую помощь в системе обязательного социального медицинского страхования входят:</w:t>
+      <w:bookmarkStart w:id="6" w:name="z7"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сақтандыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жүйесіндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көмекке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мыналар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кіреді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRPr="00BA546F" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="z12"/>
-[...22 lines deleted...]
-        <w:t>мбулаторных условиях:</w:t>
+      <w:bookmarkStart w:id="7" w:name="z8"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1. Амбулаториялық жағд</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>айларда мамандандырылған медициналық көмек:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRPr="00BA546F" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="z13"/>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkStart w:id="8" w:name="z9"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF4093">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> 1) профилактические медицинские осмотры в порядке и с периодичностью, определенным уполномоченным органом, за исключением профилактических осмотров в рамках гарантированного объема бесплатной медицинской помощи (далее – ГОБМП);</w:t>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тегін медициналық көмектің кепілдік берілген </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>көлемі  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бұдан әрі – ТМККК) шеңберінде профилактикалық қарап-тексерулерді қоспағанда, уәкілетті орган айқындаған тәртіппен және кезеңділікпен профилактикалық </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>медициналық қарап-тексеру;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRPr="00BA546F" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="z14"/>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkStart w:id="9" w:name="z10"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF4093">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> 2) прием и консультации профильными специалистами, а также услуги мобильной бригады на дому при заболеваниях, вызывающих ухудшение эпидемиологической ситуации в стране и в случаях подозрения на них;</w:t>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) бейінді мамандардың қабылдауы және консультация беруі, сондай-ақ елдегі эпидемиологиялық жағдайдың нашарлауына әкелетін аурулар кезінде және оларға күдік туындаған жағдайларда үйдегі мобильдік бригада көрсететін қызметте</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>р;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRPr="00BA546F" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="z15"/>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkStart w:id="10" w:name="z11"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF4093">
-[...13 lines deleted...]
-        <w:t>листами лиц с хроническими заболеваниями в порядке и с периодичностью, которые установлены уполномоченным органом;</w:t>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) уәкілетті орган белгілеген тәртіппен және кезеңділікпен бейінді мамандардың созылмалы аурулары бар адамдарды динамикалық бақылауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00A8774D">
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w:rsidR="00396267" w:rsidRPr="00BA546F" w:rsidRDefault="00396267">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRPr="00BA546F" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF4093">
-[...13 lines deleted...]
-        <w:t>нным органом;</w:t>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) уәкілетті орган бекіткен тізбе бойынша халықтың жекелеген санаттарына шұғыл және жоспарлы нысанда стома</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тологиялық көмек көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRPr="00BA546F" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="z17"/>
+      <w:bookmarkStart w:id="11" w:name="z13"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF4093">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> 5) диагностические услуги, в том числе лабораторная диагностика;</w:t>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) диагностикалық көрсетілетін қызметтер, оның ішінде зертханалық диагностика;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRPr="00BA546F" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="z18"/>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkStart w:id="12" w:name="z14"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF4093">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> 6) процедуры и манипуляции по перечню, определяемому уполномоченным органом.</w:t>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) уәкілетті орган айқындайтын тізбе бойынша ем-дом мен манипуляциялар.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRPr="00BA546F" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="z19"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DF4093">
+      <w:bookmarkStart w:id="13" w:name="z15"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00BA546F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF4093">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">ионарозамещающих условиях (за исключением случаев лечения заболеваний в рамках ГОБМП); а также услуги стационара на дому при заболеваниях, вызывающих ухудшение эпидемиологической ситуации в стране и в случаях подозрения на них. </w:t>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Стационарды алмастыратын жағдайларда мамандандырылған, он</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ың ішінде жоғары технологиялық медициналық көмек (ТМККК шеңберінде ауруларды емдеу жағдайларын қоспағанда); сондай-ақ елдегі эпидемиологиялық жағдайдың нашарлауына әкелетін аурулар кезінде және оларға күдік туындаған жағдайларда үйдегі стационар қызметтері</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRPr="00BA546F" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="z20"/>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:id="14" w:name="z16"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF4093">
-[...13 lines deleted...]
-        <w:t>, в том числе высокотехнологичная, медицинская помощь в стационарных условиях:</w:t>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Стационарлық жағдайлардағы мамандандырылған, оның ішінде жоғары технологиялы медициналық көмек:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRPr="00BA546F" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="z21"/>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkStart w:id="15" w:name="z17"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF4093">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> 1) в плановой форме, за исключением случаев лечения заболеваний в рамках ГОБМП;</w:t>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) ауруларды ТМККК шеңберінде емдеу жағдайларын қоспағанда, жоспарлы нысанда; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRPr="00BA546F" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="z22"/>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkStart w:id="16" w:name="z18"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF4093">
-[...13 lines deleted...]
-        <w:t>риемном отделении круглосуточного стационара, за исключением случаев лечения заболеваний в рамках ГОБМП.</w:t>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) ауруларды ТМККК шеңберінде емдеу жағдайларын қоспаған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>да, шұғыл нысанда, оның ішінде тәулік бойы жұмыс істейтін стационардың қабылдау бөлімшесінде емдік-диагностикалық іс-шаралар жүргізу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRPr="00BA546F" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="z23"/>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkStart w:id="17" w:name="z19"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF4093">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> 4. Медицинская реабилитация в порядке и по перечню заболеваний, определяемых уполномоченным органом.</w:t>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Уәкілетті орган айқындайтын тәртіппен және аурулар тізбесі бойынша медициналық оңалту.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRPr="00BA546F" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="z24"/>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:id="18" w:name="z20"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF4093">
-[...13 lines deleted...]
-        <w:t>ри оказании специализированной медицинской помощи в амбулаторных, стационарозамещающих и стационарных условиях.</w:t>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Амбулаториялық, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стационарды алмастыратын және стационарлық жағдайларда мамандырылған медициналық көмек көрсету кезіндегі патологиялық-анатомиялық диагностика. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRPr="00BA546F" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="z25"/>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkStart w:id="19" w:name="z21"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF4093">
-[...13 lines deleted...]
-        <w:t>ие, транспортировка органов (частей органов) и (или) тканей (частей ткани) в порядке и по перечню заболеваний, определяемых уполномоченным органом.</w:t>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Уәкілетті орган айқындайтын аурулар тізбесі бойынша және тәртіппен қайтыс болғаннан кейінгі донорды ағзаларды (ағзалардың бөліктерін) және (немесе) тіндерді (тіннің бөліктерін) алуға дайындау, ағзаларды (ағзалардың бөліктерін) және (немесе) тіндер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ді (тіннің бөліктерін) алу, консервациялау, дайындау, сақтау, тасымалдау. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRPr="00BA546F" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="z26"/>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkStart w:id="20" w:name="z22"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF4093">
-[...13 lines deleted...]
-        <w:t>тами, иммунобиологическими препаратами при оказании:</w:t>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRPr="00BA546F" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="z27"/>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkStart w:id="21" w:name="z23"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF4093">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> 1) специализированной, в том числе высокотехнологичной, медицинской помощи в стационарных и стационарозамещающих условиях в соответствии с лекарственными формулярами организаций здравоохранения;</w:t>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) денсаулық сақтау ұйымдарының дәрілік формулярларына сәйкес стационарлық және стационарды алмастыратын жағдайларда мамандандырылған, оның ішінде жоғары тех</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нологиялы медициналық көмек;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRPr="00BA546F" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="z28"/>
-[...4 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:bookmarkStart w:id="22" w:name="z24"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) уәкілетті орган бекітетін белгілі бір аурулары бар (күйдегі) азаматтардың жекелеген санаттары үшін дәрілік заттар, медициналық бұйымдар тізбесіне сәйкес амбулаториялық жағдайларда медициналық-санитариялық алғашқы және </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мамандандырылған медициналық көмек көрсету кезінде дәрілік заттармен, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>     </w:t>
-[...15 lines deleted...]
-        <w:t>болеваниями (состояниями).</w:t>
+        <w:t>медициналық бұйымдармен, мамандандырылған емдік өнімдермен, иммундық-биологиялық препараттармен қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:bookmarkEnd w:id="22"/>
+    <w:p w:rsidR="00396267" w:rsidRPr="00BA546F" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF4093">
+      <w:r w:rsidRPr="00BA546F">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00DF4093">
+    </w:p>
+    <w:p w:rsidR="00396267" w:rsidRPr="00BA546F" w:rsidRDefault="00BA546F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA546F">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A8774D" w:rsidRPr="00DF4093" w:rsidRDefault="00DF4093">
+    <w:p w:rsidR="00396267" w:rsidRPr="00BA546F" w:rsidRDefault="00BA546F">
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF4093">
-[...4 lines deleted...]
-        <w:t>© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан</w:t>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Респу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA546F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бликасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A8774D" w:rsidRPr="00DF4093">
+    <w:sectPr w:rsidR="00396267" w:rsidRPr="00BA546F">
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A8774D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DF4093"/>
+    <w:rsidRoot w:val="00396267"/>
+    <w:rsid w:val="00396267"/>
+    <w:rsid w:val="00BA546F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{6CDB896B-774B-47F0-8853-145CA44AA3CA}"/>
+  <w15:docId w15:val="{0D4A278B-E5CE-49E3-B56D-EE9F836E3BEE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2215,65 +3812,65 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>631</Words>
-  <Characters>3597</Characters>
+  <Words>638</Words>
+  <Characters>3638</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
+  <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4220</CharactersWithSpaces>
+  <CharactersWithSpaces>4268</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Professional</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>